--- v0 (2026-06-01)
+++ v1 (2026-06-21)
@@ -1,498 +1,504 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="37263E11" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00446EE7" w:rsidRDefault="000E68B7" w:rsidP="56ED253E">
+    <w:p w14:paraId="37263E11" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00AA7589" w:rsidRDefault="000E68B7" w:rsidP="56ED253E">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446EE7">
+      <w:r w:rsidRPr="00AA7589">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>ANGAŽOVANJE ZA ZAJEDNIČKU AKCIJU - EJA KOSOVO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5127D095" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00446EE7" w:rsidRDefault="000E68B7" w:rsidP="00B9186A">
+    <w:p w14:paraId="5127D095" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00AA7589" w:rsidRDefault="000E68B7" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446EE7">
+      <w:r w:rsidRPr="00AA7589">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>OBRAZAC ZA PRIJAVU ZA GRANTOVE ZA ORGANIZACIONI RAZVOJ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F79BA71" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
+    <w:p w14:paraId="7F79BA71" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00AA7589" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BF28AD7" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
+    <w:p w14:paraId="7BF28AD7" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00AA7589" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22C55BCF" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
+    <w:p w14:paraId="22C55BCF" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00AA7589" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="085FD7DD" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00E45BE5">
+    <w:p w14:paraId="085FD7DD" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00AA7589" w:rsidRDefault="00E45BE5" w:rsidP="00E45BE5">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446EE7">
+      <w:r w:rsidRPr="00AA7589">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>VAŽNA INFORMACIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE8ED95" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00E45BE5">
+    <w:p w14:paraId="5FE8ED95" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00AA7589" w:rsidRDefault="00E45BE5" w:rsidP="00E45BE5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446EE7">
+      <w:r w:rsidRPr="00AA7589">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">Ovaj obrazac za podnošenje prijave u Word formatu je pomoćni dokument koji podnosiocima prijava olakšava pripremu predloga bez potrebe da se stalno prijavljuju na platformu za onlajn prijavu. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00446EE7">
+      <w:r w:rsidRPr="00AA7589">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Ovaj dokument služi samo da olakša pripremu prijave i ne može se koristiti kao zvanični obrazac za podnošenje prijave.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EF6518" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00E45BE5">
+    <w:p w14:paraId="05EF6518" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00AA7589" w:rsidRDefault="00E45BE5" w:rsidP="00E45BE5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446EE7">
+      <w:r w:rsidRPr="00AA7589">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">Sadržaj ovog obrasca za podnošenje prijave je identičan on-line obrascu. Međutim, podnosioci zahteva moraju da se uvere da su ispunili sva detaljna uputstva u </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00446EE7">
+        <w:r w:rsidRPr="00AA7589">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="sr-Latn-RS"/>
           </w:rPr>
           <w:t>onlajn obrascu podnošenju prijave.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C05F5C7" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00E45BE5">
+    <w:p w14:paraId="4C05F5C7" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00AA7589" w:rsidRDefault="00E45BE5" w:rsidP="00E45BE5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446EE7">
+      <w:r w:rsidRPr="00AA7589">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Snažno preporučujemo podnosiocima aplikacija da svoje aplikacije pošalju znatno pre roka kako bi izbegli eventualne tehničke poteškoće u poslednjem trenutku. Ovi problemi mogu uključivati veliki internet saobraćaj, probleme sa internet konekcijom ili nestanke struje, što može dovesti do poteškoća pri podnošenju aplikacija. KCSF ne može biti odgovoran za kašnjenja uzrokovana ovim problemima.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB2A5A4" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00E45BE5">
+    <w:p w14:paraId="1BB2A5A4" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00AA7589" w:rsidRDefault="00E45BE5" w:rsidP="00E45BE5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA7589">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ako imate bilo kakva pitanja u vezi sa pripremom aplikacije ili detaljima o aplikaciji za grant, molimo vas da nas kontaktirate putem emaila na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7589">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA7589">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "about:blank"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00AA7589">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AA7589">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA7589">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>eja@kcsfoundation.org</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7589">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA7589">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F894FF5" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00AA7589" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41CD3981" w14:textId="395ECA8C" w:rsidR="00E45BE5" w:rsidRPr="00AA7589" w:rsidRDefault="00AA7589" w:rsidP="00B817FF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA7589">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>Grantovi za organizacioni razvoj ne finansiraju projektne aktivnosti, programske intervencije, dodelu grantova niti kapitalne investicije. Ukoliko je vaš predlog prvenstveno usmeren na sprovođenje aktivnosti za korisnike ili širu javnost, umesto na unutrašnji razvoj vaše organizacije, onda ovo nije odgovarajući instrument za vas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7923D8FC" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446EE7">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2F894FF5" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
+    <w:p w14:paraId="6F48348E" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41CD3981" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
+    <w:p w14:paraId="401512EA" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7923D8FC" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
+    <w:p w14:paraId="03836112" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F48348E" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
+    <w:p w14:paraId="622F9CA5" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="401512EA" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
+    <w:p w14:paraId="57994D1E" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03836112" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
+    <w:p w14:paraId="7B2219F6" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00AA7589">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...107 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="664AF2F1" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00446EE7" w:rsidRDefault="00B9186A" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6456FC10" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00446EE7" w:rsidRDefault="000E68B7" w:rsidP="00E16A1E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">POGLAVLJE 1: Informacija o organizaciji podnosiocu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7810DCF5" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00446EE7" w:rsidRDefault="00E16A1E" w:rsidP="00E16A1E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="5B9BD5"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9286" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -629,51 +635,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CB32C1D" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00446EE7" w:rsidRDefault="000E68B7" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>Fiksni i/ili mobilni.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E16A1E" w:rsidRPr="004D190C" w14:paraId="249671F2" w14:textId="77777777" w:rsidTr="00D2669A">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00AA7589" w14:paraId="249671F2" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C8948C1" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00446EE7" w:rsidRDefault="000E68B7" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>Naziv organizacije</w:t>
             </w:r>
           </w:p>
@@ -784,51 +790,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CCD2A0C" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00446EE7" w:rsidRDefault="000E68B7" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>Broj registracije</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E16A1E" w:rsidRPr="004D190C" w14:paraId="22BA4840" w14:textId="77777777" w:rsidTr="00D2669A">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00AA7589" w14:paraId="22BA4840" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0276F401" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00446EE7" w:rsidRDefault="000E68B7" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>Misija organizacije:</w:t>
             </w:r>
           </w:p>
@@ -888,51 +894,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47121F70" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00446EE7" w:rsidRDefault="00E16A1E" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>dd/mm/yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E16A1E" w:rsidRPr="004D190C" w14:paraId="48DEF416" w14:textId="77777777" w:rsidTr="00D2669A">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00AA7589" w14:paraId="48DEF416" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="297024D4" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00446EE7" w:rsidRDefault="000E68B7" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>Adresa kancelarije:</w:t>
             </w:r>
           </w:p>
@@ -1230,50 +1236,74 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="053DB75B" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00446EE7" w:rsidRDefault="00E16A1E" w:rsidP="00E16A1E">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>* U sistem online prijavljivanja morate učitati potvrdu o registraciji koju izdaje Odeljenje za NVO (maksimalno 8MB, pdf/doc/docx/rar/zip).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515489C3" w14:textId="77777777" w:rsidR="00AA7589" w:rsidRPr="00AA7589" w:rsidRDefault="00AA7589" w:rsidP="00AA7589">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA7589">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>Napomena:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7589">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sportski klubovi, sportske federacije, amaterska kulturna udruženja ili verske organizacije koje su registrovane kao NVO ne ispunjavaju uslove za KCSF grantove.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAFD356" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00446EE7" w:rsidRDefault="00B9186A" w:rsidP="00B9186A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="134B4357" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="496323D1" w14:textId="77777777" w:rsidR="00E45BE5" w:rsidRPr="00446EE7" w:rsidRDefault="00E45BE5" w:rsidP="00B9186A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
@@ -1443,51 +1473,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>Ukratko, u jednom pasusu, opišite opšti cilj granta i očekivanu promenu u nivou razvoja vaše organizacije. Ovo treba da bude konzistentno sa samoprocenom (Poglavlje 5) i prilogom logičkog okvira. (1000 karaktera)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EDB59E7" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00446EE7" w:rsidRDefault="00E16A1E" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9186A" w:rsidRPr="004D190C" w14:paraId="4A99BB2B" w14:textId="77777777" w:rsidTr="003D6748">
+      <w:tr w:rsidR="00B9186A" w:rsidRPr="00AA7589" w14:paraId="4A99BB2B" w14:textId="77777777" w:rsidTr="003D6748">
         <w:trPr>
           <w:trHeight w:val="1054"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="181A0A7F" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00446EE7" w:rsidRDefault="000E68B7" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>Iznos koji se traži od EJA Kosovo:</w:t>
             </w:r>
           </w:p>
@@ -1495,51 +1525,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A1173F1" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00446EE7" w:rsidRDefault="00B9186A" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>...EUR (Potpuno isti iznos kao i ukupni iznos u obrascu budžeta Excel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9186A" w:rsidRPr="004D190C" w14:paraId="76869AD5" w14:textId="77777777" w:rsidTr="00AD67BD">
+      <w:tr w:rsidR="00B9186A" w:rsidRPr="00AA7589" w14:paraId="76869AD5" w14:textId="77777777" w:rsidTr="00AD67BD">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06AE3991" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00446EE7" w:rsidRDefault="000E68B7" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>Lokacija glavnih aktivnosti podržanih ovim grantom:</w:t>
             </w:r>
           </w:p>
@@ -1547,51 +1577,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64E31417" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00446EE7" w:rsidRDefault="000E68B7" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>Napišite region, grad, selo ili naselje.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9186A" w:rsidRPr="004D190C" w14:paraId="4CFF995E" w14:textId="77777777" w:rsidTr="00AD67BD">
+      <w:tr w:rsidR="00B9186A" w:rsidRPr="00AA7589" w14:paraId="4CFF995E" w14:textId="77777777" w:rsidTr="00AD67BD">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24EECD79" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00446EE7" w:rsidRDefault="00BA0EAE" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
@@ -1611,51 +1641,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="784D6A9A" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00446EE7" w:rsidRDefault="000E68B7" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Ako da, molimo navedite glavna raspoloživa sredstva, donatore, vrstu podrške/naziv projekta i trajanje. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9186A" w:rsidRPr="004D190C" w14:paraId="782926D7" w14:textId="77777777" w:rsidTr="00AD67BD">
+      <w:tr w:rsidR="00B9186A" w:rsidRPr="00AA7589" w14:paraId="782926D7" w14:textId="77777777" w:rsidTr="00AD67BD">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04AB9C12" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00446EE7" w:rsidRDefault="00BA0EAE" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
@@ -1675,51 +1705,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="468F07C0" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00446EE7" w:rsidRDefault="00181A15" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>Ako da, molimo navedite glavne podržane aktivnosti organizacionog razvoja, uključujući iznos, trajanje i donatora.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB3AF6" w:rsidRPr="004D190C" w14:paraId="61CE5E69" w14:textId="77777777" w:rsidTr="00D2669A">
+      <w:tr w:rsidR="00AB3AF6" w:rsidRPr="00AA7589" w14:paraId="61CE5E69" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DC3FAFE" w14:textId="77777777" w:rsidR="00AB3AF6" w:rsidRPr="00446EE7" w:rsidRDefault="00BA0EAE" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
@@ -1820,51 +1850,59 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C683579" w14:textId="77777777" w:rsidR="00181A15" w:rsidRPr="00446EE7" w:rsidRDefault="00181A15" w:rsidP="00725473">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t>Molimo dostavite rezime vašeg predloga organizacionog razvoja. Počnite sa 2–3 prioritetna nedostatka organizacionog kapaciteta koje vaš predlog adresira (kao što je identifikovano u vašoj samoproceni u Poglavlju 5). Nastavite opisivanjem ključnih aktivnosti organizacionog razvoja koje ste planirali i opišite kako će te aktivnosti dovesti do merljive promene u vašoj organizaciji do kraja granta. Ukratko opišite glavne društvene promene kojima vaša organizacija želi doprineti nakon završetka organizacionog razvoja. Uključite ukupni predloženi budžet, trajanje granta i primarna geografska područja u kojima se nalazite i u kojima ste aktivni.</w:t>
+        <w:t xml:space="preserve">Molimo dostavite rezime vašeg predloga organizacionog razvoja. Počnite sa 2–3 prioritetna nedostatka organizacionog kapaciteta koje vaš predlog adresira (kao što je identifikovano u vašoj samoproceni u Poglavlju 5). Nastavite opisivanjem ključnih aktivnosti organizacionog razvoja koje ste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>planirali i opišite kako će te aktivnosti dovesti do merljive promene u vašoj organizaciji do kraja granta. Ukratko opišite glavne društvene promene kojima vaša organizacija želi doprineti nakon završetka organizacionog razvoja. Uključite ukupni predloženi budžet, trajanje granta i primarna geografska područja u kojima se nalazite i u kojima ste aktivni.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D85945" w14:textId="77777777" w:rsidR="00E11815" w:rsidRPr="00446EE7" w:rsidRDefault="00181A15" w:rsidP="00725473">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Ovaj rezime će biti podeljen sa donatorima i objavljen na internetu bez ikakvih promena. Pre objavljivanja, tekst će biti preveden na druga dva jezika (albanski, srpski)).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE57EB7" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00446EE7" w:rsidRDefault="00181A15" w:rsidP="00B9186A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
@@ -2035,135 +2073,1116 @@
       </w:pPr>
       <w:r w:rsidRPr="73CC8A7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Napomena za aplikante: Ocene iz samoprocene predstavljaju početne (bazne) podatke. Na kraju trajanja granta bićete zamoljeni da ponovo izvršite procenu u okviru istih oblasti, kako bi se pratile eventualne promene i napredak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A4070A" w14:textId="23749920" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Deo A — Samoprocena u šest oblasti kapaciteta</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Deo A — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Samoprocena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>šest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>oblasti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kapaciteta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5AAEC5E6" w14:textId="15D09850" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Za svaku oblast ispod, pročitajte četiri definicije nivoa zrelosti</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>svaku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oblast </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ispod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pročitajte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>četiri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>definicije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nivoa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zrelosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00725473" w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> organizacije</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00446EE7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00725473" w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Početni / U razvoju / </w:t>
-      </w:r>
+        <w:t>organizacije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Početni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / U </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>razvoju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B4BDA" w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Konsolidovan</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B4BDA" w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Napredan</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>), izaberite onu koja najvernije opisuje vašu organizaciju danas i navedite kratko obrazloženje (do 200 znakova) koje objašnjava osnovu za vašu ocenu.</w:t>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>izaberite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>onu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>koja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>najvernije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>opisuje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>vašu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>organizaciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>danas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>navedite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kratko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>obrazloženje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (do 200 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>znakova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>koje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>objašnjava</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>osnovu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>vašu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ocenu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DEAFC64" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Oblast 1 — Unutrašnje upravljanje i donošenje odluka</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Oblast 1 — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Unutrašnje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>upravljanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>donošenje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>odluka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7831674E" w14:textId="6DA5656A" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="0038083D" w:rsidP="0038083D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Način na koji se donose odluke, ko ih donosi i kroz koje mehanizme nadzora. Obuhvata sastav i funkcionisanje upravljačkih tela, pravila donošenja odluka, upravljanje sukobom interesa, kao i linije odgovornosti između osoblja i upravnog odbora.</w:t>
+        <w:t>Način</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koji se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>donose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odluke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ko </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>donosi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kroz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>koje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mehanizme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nadzora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Obuhvata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sastav</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>funkcionisanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>upravljačkih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pravila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>donošenja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odluka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>upravljanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sukobom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>interesa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>linije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odgovornosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>između</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>osoblja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>upravnog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odbora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A5525CE" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -2184,367 +3203,1835 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F981D16" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nivo</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="19A0B940" w14:textId="7D9C6B7A" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Kako to izgleda u praksi</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Kako to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>izgleda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>praksi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C05801" w:rsidRPr="004D190C" w14:paraId="094FADE3" w14:textId="77777777" w:rsidTr="00D2669A">
+      <w:tr w:rsidR="00C05801" w:rsidRPr="00AA7589" w14:paraId="094FADE3" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="103791EB" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Početni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3EE599F2" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446EE7">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Organizacija ima registrovano najviše upravljačko telo, ali funkcioniše samo formalno. </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organizacija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ima</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>registrovano</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>najviše</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upravljačko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>telo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ali</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>funkcioniše</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>samo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>formalno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>U praksi, odluke su koncentrisane kod jedne ili dve osobe. Nema pisanog poslovnika. Nema politike sukoba interesa. Zapisnici sa sednica ili ne postoje ili se ne vode redovno.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="53152430" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50CE9031" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>U razvoju</w:t>
-            </w:r>
+              <w:t xml:space="preserve">U </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>razvoju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F7E8085" w14:textId="4596766E" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446EE7">
-[...5 lines deleted...]
-              <w:t>Najviše upravljačko telo se povremeno sastaje i odluke se beleže, ali sastanci nisu redovni, a uloga odbora se uglavnom svodi na odobravanje predloga menadžmenta. Može postojati nacrt politike sukoba interesa, ali se ne primenjuje dosledno. Uloge odbora i izvršnog menadžmenta su delimično razjašnjene.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Najviše</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upravljačko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>telo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>povremeno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sastaje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>odluke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>beleže</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ali</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sastanci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nisu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>redovni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uloga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>odbora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uglavnom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>svodi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>odobravanje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>predloga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>menadžmenta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Može</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>postojati</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nacrt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>politike</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sukoba</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>interesa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ali</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se ne </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>primenjuje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dosledno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Uloge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>odbora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izvršnog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>menadžmenta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>su</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>delimično</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>razjašnjene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="3FD88321" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D1A3647" w14:textId="1A8EB2FC" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Konsolidovan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21A130C4" w14:textId="384DC96F" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446EE7">
-[...5 lines deleted...]
-              <w:t>Upravljačko telo se sastaje redovno, uz dokumentovane dnevne redove i zapisnike. Politika sukoba interesa postoji i primenjuje se. Uloge odbora/skupštine, izvršnog direktora i osoblja su definisane i uglavnom se poštuju. Važne odluke prate jasno definisan proces odobravanja.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Upravljačko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>telo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sastaje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>redovno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dokumentovane</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dnevne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>redove</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zapisnike</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Politika </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sukoba</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>interesa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>postoji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>primenjuje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Uloge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>odbora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skupštine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izvršnog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>direktora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>osoblja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>su</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>definisane</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uglavnom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>poštuju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Važne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>odluke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>jasno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>definisan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>proces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>odobravanja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="2CB39A4B" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="702B5E1B" w14:textId="5C174A12" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Napredan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
@@ -2603,192 +5090,1390 @@
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7286"/>
             </w:tblGrid>
             <w:tr w:rsidR="006B4BDA" w:rsidRPr="00446EE7" w14:paraId="1218F611" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5330CC43" w14:textId="77777777" w:rsidR="006B4BDA" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA" w:rsidP="006B4BDA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00446EE7">
-[...7 lines deleted...]
-                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Najviše</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>upravljačko</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>telo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>aktivno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>učestvuje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> u </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>oblikovanju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>strategije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, a </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>samo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> u </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>njenom</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>odobravanju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Primenjuju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>prakse</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>obnove</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>odbora</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>skupštine</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>planiranja</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>sukcesije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>razvoja</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>članstva</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Izjave</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> o </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>sukobu</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>interesa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>redovno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ažuriraju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Odbor</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>vrši</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>suštinski</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>nadzor</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>nad</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>finansijskim</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>programskim</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>rezultatima</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>uz</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>dokumentovane</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>dokaze</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> o </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>toj</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ulozi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4AC618D6" w14:textId="39B7EB7E" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0132ECD7" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4339EA82" w14:textId="77777777" w:rsidR="006B4BDA" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vaša procena </w:t>
+        <w:t>Vaša</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>procena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4453FC5E" w14:textId="5FD29970" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">[ ] Početni    [ ] U razvoju    [ ] </w:t>
-      </w:r>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Početni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] U </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>razvoju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B4BDA" w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Konsolidovan</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">    [ ] Snažan</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Snažan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="65058816" w14:textId="2FCE38DC" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A5A5A"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A5A5A"/>
         </w:rPr>
-        <w:t>Obrazloženje (maks. 200 karaktera): ___________________________________________</w:t>
-[...5 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t>Obrazloženje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A5A5A"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>maks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 200 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>karaktera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>): ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2042A5BC" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37DCECCC" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Oblast 2 — Finansijsko upravljanje</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Oblast 2 — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Finansijsko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>upravljanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="31751D3C" w14:textId="37352DC4" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:before="80" w:after="120" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Sistemi i prakse za upravljanje finansijama, uključujući računovodstvo, budžetiranje, finansijske kontrole, reviziju, izveštavanje donatorima i finansijsku transparentnost.</w:t>
+        <w:t>Sistemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prakse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>upravljanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>finansijama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>uključujući</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>računovodstvo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>budžetiranje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>finansijske</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kontrole</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reviziju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>izveštavanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>donatorima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>finansijsku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>transparentnost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1500"/>
         <w:gridCol w:w="7526"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="4E550E80" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
@@ -2797,293 +6482,1045 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="74EF5971" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nivo</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D472B4E" w14:textId="139DAF8C" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Kako to izgleda u praksi</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Kako to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izgleda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>praksi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="5BF9A94B" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="301A2310" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Početni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75BFD920" w14:textId="32AD5A39" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446EE7">
-[...5 lines deleted...]
-              <w:t>Organizacija prati prihode i rashode, ali koristi Excel tabele ili osnovne alate umesto namenskog računovodstvenog softvera. Ne postoji formalno razdvajanje dužnosti (ista osoba odobrava, vrši plaćanje i evidentira troškove). Eksterna revizija se sprovodi samo kada to zahteva određeni donator.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organizacija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prati</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prihode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rashode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ali</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>koristi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Excel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tabele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ili</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>osnovne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> alate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>umesto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>namenskog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>računovodstvenog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>softvera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Ne </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>postoji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>formalno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>razdvajanje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dužnosti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ista</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>osoba</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>odobrava</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vrši</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>plaćanje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>evidentira</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>troškove</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Eksterna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>revizija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sprovodi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>samo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zahteva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>određeni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> donator.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="1B1E66A8" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13E08814" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>U razvoju</w:t>
-            </w:r>
+              <w:t xml:space="preserve">U </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>razvoju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="27D114F9" w14:textId="11889D36" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Računovodstveni softver se koristi, ali je obuka osoblja ograničena. Postoji nacrt finansijske politike. Delimično je uspostavljeno razdvajanje dužnosti za plaćanja iznad određenog praga. Eksterna revizija se sprovodi kada je ugovorno obavezna. Godišnji finansijski izveštaji se izrađuju, ali se uglavnom interno pregledaju. </w:t>
-[...7 lines deleted...]
-              <w:t>Većina procesa oslanja se na jednu osobu.</w:t>
+              <w:t xml:space="preserve">Računovodstveni softver se koristi, ali je obuka osoblja ograničena. Postoji nacrt finansijske politike. Delimično je uspostavljeno razdvajanje dužnosti za plaćanja iznad određenog praga. Eksterna revizija se sprovodi kada je ugovorno obavezna. Godišnji </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">finansijski izveštaji se izrađuju, ali se uglavnom interno pregledaju. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Većina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>procesa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>oslanja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>jednu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>osobu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="4C2CCE7A" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7854F878" w14:textId="399643D6" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Konsolidovan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
@@ -3142,109 +7579,982 @@
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7286"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D666F9" w:rsidRPr="00446EE7" w14:paraId="02A7D7B8" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5C10916D" w14:textId="77777777" w:rsidR="00D666F9" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9" w:rsidP="00D666F9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00446EE7">
-[...6 lines deleted...]
-                    <w:t>Organizacija koristi namenski računovodstveni softver sa obučenim korisnicima. Postoji pisana finansijska politika koja obuhvata nabavke, plaćanja, avanse, upravljanje imovinom i rezervama. Razdvajanje dužnosti se primenjuje kroz ključne finansijske procese. Godišnja eksterna revizija se redovno sprovodi. Donatorski izveštaji se dostavljaju na vreme i usklađeni su sa zahtevima donatora.</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Organizacija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>koristi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>namenski</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>računovodstveni</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>softver</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>sa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>obučenim</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>korisnicima</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Postoji</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pisana</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>finansijska</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>politika</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>koja</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>obuhvata</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>nabavke</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>plaćanja</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>avanse</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>upravljanje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>imovinom</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>rezervama</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Razdvajanje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>dužnosti</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>primenjuje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>kroz</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ključne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>finansijske</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>procese</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Godišnja</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>eksterna</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>revizija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>redovno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>sprovodi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Donatorski</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>izveštaji</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>dostavljaju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>na</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>vreme</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>usklađeni</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>su</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>sa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>zahtevima</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>donatora</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6ECD11B2" w14:textId="379169F3" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="5033B828" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6DF9FF0D" w14:textId="5F5E9697" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Napredan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
@@ -3303,190 +8613,1613 @@
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7286"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D666F9" w:rsidRPr="00446EE7" w14:paraId="6183A26B" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2B4DC4CC" w14:textId="77777777" w:rsidR="00D666F9" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9" w:rsidP="00D666F9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00446EE7">
-[...6 lines deleted...]
-                    <w:t>Organizacija primenjuje obračunsko računovodstvo (ili razvijeno gotovinsko računovodstvo sa jasnim kontrolama). Postoji višegodišnje finansijsko planiranje i aktivno upravljanje rezervama uz pisanu politiku rezervi. Rukovodstvo i upravni odbor redovno pregledaju interne finansijske pokazatelje i kontrolne mehanizme. Razmatra se periodična rotacija revizorske firme. U poslednje tri godine nije bilo kvalifikovanih nalaza revizije.</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Organizacija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>primenjuje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>obračunsko</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>računovodstvo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ili</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>razvijeno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>gotovinsko</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>računovodstvo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>sa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>jasnim</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>kontrolama</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">). </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Postoji</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>višegodišnje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>finansijsko</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>planiranje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>aktivno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>upravljanje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>rezervama</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>uz</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pisanu</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>politiku</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>rezervi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Rukovodstvo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>upravni</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>odbor</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>redovno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pregledaju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> interne </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>finansijske</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pokazatelje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>kontrolne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>mehanizme</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Razmatra</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>periodična</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>rotacija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>revizorske</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>firme</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. U </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>poslednje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> tri </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>godine</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>nije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>bilo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>kvalifikovanih</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>nalaza</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>revizije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2ABA82AC" w14:textId="68D6ED5A" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B2CAECB" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C3AA0E7" w14:textId="7B56CA6B" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vaša procena</w:t>
-      </w:r>
+        <w:t>Vaša</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>procena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="603B7AD5" w14:textId="73AFBE43" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">[ ] Početni    [ ] U razvoju    [ ] </w:t>
-      </w:r>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Početni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] U </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>razvoju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B4BDA" w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Konsolidovan</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">    [ ] </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B4BDA" w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Napredan</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="64E43111" w14:textId="56426497" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A5A5A"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A5A5A"/>
         </w:rPr>
-        <w:t>Obrazloženje (maks. 200 karaktera): ___________________________________________</w:t>
+        <w:t>Obrazloženje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>maks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 200 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>karaktera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5A5A5A"/>
+        </w:rPr>
+        <w:t>): ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213B4466" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Oblast 3 — Programski sistemi i strategija</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Oblast 3 — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Programski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>sistemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>strategija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="35C585A6" w14:textId="2D6817C2" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Način na koji organizacija planira, prati i evaluira svoj programski rad. Obuhvata strateško planiranje, okvire rezultata, monitoring i evaluaciju, kao i prakse organizacionog učenja.</w:t>
+        <w:t>Način</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koji </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>organizacija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>planira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>evaluira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>svoj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rad. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Obuhvata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>strateško</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>planiranje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>okvire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rezultata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, monitoring </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>evaluaciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prakse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>organizacionog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>učenja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0548A574" w14:textId="77777777" w:rsidR="00D666F9" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
@@ -3503,138 +10236,179 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75A509CB" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nivo</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="57759E71" w14:textId="59556250" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Kako to izgleda u praksi</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Kako to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izgleda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>praksi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="5C4BBDF1" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="433CB7AC" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Početni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
@@ -3684,451 +10458,3333 @@
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7286"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D7213C" w:rsidRPr="00446EE7" w14:paraId="730B7106" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2F8A988F" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
+                <w:p w14:paraId="2F8A988F" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00446EE7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>Rad organizacije je organizovan od projekta do projekta, pri čemu se svaki projekat razvija kao odgovor na donatorske pozive. Ne postoji višegodišnji strateški plan ili postoji, ali se ne koristi u praksi. Monitoring je ograničen na izveštavanje koje zahtevaju donatori. Ne postoji sistematska evaluacija. Organizacijsko učenje se odvija neformalno, ukoliko uopšte postoji.</w:t>
+                    <w:t xml:space="preserve">Rad </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>organizacije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> je </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>organizovan</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> od </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>projekta</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> do </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>projekta</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pri</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>čemu</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>svaki</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>projekat</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>razvija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>kao</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>odgovor</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>na</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>donatorske</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pozive</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. Ne </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>postoji</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>višegodišnji</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>strateški</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> plan </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ili</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>postoji</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ali</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se ne </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>koristi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> u </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>praksi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. Monitoring je </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ograničen</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>na</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>izveštavanje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>koje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>zahtevaju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>donatori</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. Ne </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>postoji</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>sistematska</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>evaluacija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Organizacijsko</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>učenje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>odvija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>neformalno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ukoliko</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>uopšte</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>postoji</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0B5F2644" w14:textId="3A50AB35" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C05801" w:rsidRPr="004D190C" w14:paraId="5092D655" w14:textId="77777777" w:rsidTr="00D2669A">
+      <w:tr w:rsidR="00C05801" w:rsidRPr="00AA7589" w14:paraId="5092D655" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60C2AC14" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>U razvoju</w:t>
-            </w:r>
+              <w:t xml:space="preserve">U </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>razvoju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="275059D4" w14:textId="24337C71" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strateški plan postoji, ali nije revidiran od usvajanja i možda više ne odražava trenutno stanje i praksu organizacije. Monitoring prati donatorske formate, uz ograničeno povezivanje i analizu rezultata između projekata. Evaluacije se sprovode samo kada to zahtevaju donatori. </w:t>
+              <w:t xml:space="preserve">Strateški plan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>postoji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ali</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nije</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>revidiran</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>od</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>usvajanja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>možda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>više</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ne </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>odražava</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>trenutno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>stanje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>praksu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>organizacije</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Monitoring </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prati</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>donatorske</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>formate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ograničeno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>povezivanje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>analizu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rezultata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>između</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>projekata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Evaluacije</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sprovode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>samo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zahtevaju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>donatori</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Određene naučene lekcije se beleže, ali se ne primenjuju sistematski.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="659CA6FC" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C355D30" w14:textId="6AC5582D" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA">
+          <w:p w14:paraId="2C355D30" w14:textId="6AC5582D" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Konsolidovan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="96"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D7213C" w:rsidRPr="00446EE7" w14:paraId="1387AD4A" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1202E13D" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
+                <w:p w14:paraId="1202E13D" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="570FB856" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
+          <w:p w14:paraId="570FB856" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7286"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00D7213C" w:rsidRPr="00446EE7" w14:paraId="075E8D7F" w14:textId="77777777">
+            <w:tr w:rsidR="00D7213C" w:rsidRPr="00446EE7" w14:paraId="075E8D7F" w14:textId="77777777" w:rsidTr="00B817FF">
               <w:trPr>
+                <w:trHeight w:val="25"/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="111FADE3" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
+                <w:p w14:paraId="111FADE3" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00446EE7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">Aktuelni strateški plan koristi se u godišnjem planiranju organizacije. </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00446EE7">
-[...6 lines deleted...]
-                    <w:t>Programski rezultati prate se na nivou celokupnog rada organizacije, a ne samo pojedinačnih projekata. Sprovode se interne srednjoročne revizije i pregledi. Nalazi evaluacija koriste se za unapređenje budućih programa i aktivnosti. Postoji osnovni okvir rezultata koji povezuje aktivnosti sa očekivanim promenama i rezultatima.</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Programski</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>rezultati</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> prate se </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>na</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>nivou</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>celokupnog</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> rada </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>organizacije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, a </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>samo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pojedinačnih</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>projekata</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Sprovode</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se interne </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>srednjoročne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>revizije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pregledi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Nalazi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>evaluacija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>koriste</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se za </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>unapređenje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>budućih</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>programa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>aktivnosti</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Postoji</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>osnovni</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>okvir</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>rezultata</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> koji </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>povezuje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>aktivnosti</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>sa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>očekivanim</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>promenama</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>rezultatima</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1644B9E8" w14:textId="265E7D8A" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14">
+          <w:p w14:paraId="1644B9E8" w14:textId="265E7D8A" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="37260BC7" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45BF0A1B" w14:textId="34FF0DA7" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA">
+          <w:p w14:paraId="45BF0A1B" w14:textId="34FF0DA7" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Napredan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CF3919D" w14:textId="6E6AC6D8" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C">
+          <w:p w14:paraId="4CF3919D" w14:textId="6E6AC6D8" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446EE7">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Strategija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>redovno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>preispituje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ažurira</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prema</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>unapred</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>definisanom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ciklusu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rezultati</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nivou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ishoda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prate se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kroz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vreme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>korišćenje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>razvrstanih</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>podataka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organizacija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>angažuje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>spoljne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>evaluatore</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proces</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>organizacionog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>učenja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> je </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dokumentovan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>promene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>strategiji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>programima</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zasnivaju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nalazima</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>evaluacije</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Teorija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>promene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007D2CB5" w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of </w:t>
             </w:r>
             <w:r w:rsidR="007D2CB5" w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>hange</w:t>
             </w:r>
             <w:r w:rsidR="007D2CB5" w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> koristi se kao praktičan alat za usmeravanje rada organizacije, a ne samo kao dokument za prikupljanje sredstava.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>koristi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>praktičan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>alat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> za </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>usmeravanje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rada </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>organizacije</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>samo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dokument</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> za </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prikupljanje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sredstava</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="499E9FAB" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
@@ -4148,168 +13804,963 @@
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65603CCF" w14:textId="77FC6178" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Vaša procena</w:t>
-            </w:r>
+              <w:t>Vaša</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>procena</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3809BB4C" w14:textId="33DFF7AF" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446EE7">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Početni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ] U </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>razvoju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ] </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006B4BDA" w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Konsolidovan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00446EE7">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ] </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006B4BDA" w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Napredan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6863343D" w14:textId="17F8535C" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5A5A5A"/>
               </w:rPr>
-              <w:t>Obrazloženje (maks. 200 karaktera): ___________________________________________</w:t>
+              <w:t>Obrazloženje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>maks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 200 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>karaktera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>): ___________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38EB5ECC" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38A086EF" w14:textId="287BCB97" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblast 4 — </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Odnosi sa konstituentima i angažovanje građana</w:t>
-      </w:r>
+        <w:t>Odnosi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>konstituentima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>angažovanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>građana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2885BDBE" w14:textId="4C75548F" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Način na koji organizacija ostaje povezana sa ljudima i zajednicama sa kojima radi i kojima služi, kao i način na koji im odgovara i polaže odgovornost. Obuhvata analizu ciljnih grupa, mehanizme angažovanja, prikupljanje povratnih informacija i uključivanje glasova konstituenata u programsko odlučivanje.</w:t>
+        <w:t>Način</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koji </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>organizacija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ostaje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>povezana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ljudima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zajednicama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kojima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>radi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kojima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>služi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>način</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koji </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>im</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odgovara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>polaže</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odgovornost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Obuhvata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>analizu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ciljnih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>grupa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mehanizme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>angažovanja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prikupljanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>povratnih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>informacija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>uključivanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>glasova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>konstituenata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programsko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odlučivanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FD5CC6" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
@@ -4326,859 +14777,4554 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DCCDF8B" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nivo</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="27A89B58" w14:textId="015B9864" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Kako to izgleda u praksi</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Kako to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izgleda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>praksi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="2CBFC51C" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13A3E07E" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
+          <w:p w14:paraId="13A3E07E" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Početni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="96"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D7213C" w:rsidRPr="00446EE7" w14:paraId="7A69DC00" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5751DBCB" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
+                <w:p w14:paraId="5751DBCB" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4A29E35C" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
+          <w:p w14:paraId="4A29E35C" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7286"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D7213C" w:rsidRPr="00446EE7" w14:paraId="6E7B7679" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="440427E6" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
+                <w:p w14:paraId="440427E6" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00446EE7">
-[...6 lines deleted...]
-                    <w:t>Organizacija dopire do korisnika kroz aktivnosti, ali oni nisu sistematski uključeni u planiranje ili evaluaciju programa. Analiza ciljnih grupa je opšta („žene“, „mladi“) i ne ulazi u specifične potrebe različitih grupa. Ne postoje mehanizmi za povratne informacije ili žalbe konstituenata. Angažovanje je jednosmerno: organizacija pruža aktivnosti, a korisnici ih primaju.</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Organizacija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>dopire</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> do </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>korisnika</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>kroz</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>aktivnosti</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ali</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> oni </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>nisu</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>sistematski</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>uključeni</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> u </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>planiranje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ili</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>evaluaciju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>programa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. Analiza </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ciljnih</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>grupa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> je </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>opšta</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> („</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>žene</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>“</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>, „</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>mladi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>“</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">) </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ne </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ulazi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> u </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>specifične</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>potrebe</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>različitih</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>grupa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. Ne </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>postoje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>mehanizmi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> za </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>povratne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>informacije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ili</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>žalbe</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>konstituenata</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Angažovanje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> je </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>jednosmerno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">: </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>organizacija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pruža</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>aktivnosti</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, a </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>korisnici</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ih</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>primaju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="10E7EEC5" w14:textId="264244B0" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14">
+          <w:p w14:paraId="10E7EEC5" w14:textId="264244B0" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="4C07827E" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53F99495" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
+          <w:p w14:paraId="53F99495" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>U razvoju</w:t>
-            </w:r>
+              <w:t xml:space="preserve">U </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>razvoju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="96"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D7213C" w:rsidRPr="00446EE7" w14:paraId="29817AA9" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="67A113CD" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
+                <w:p w14:paraId="67A113CD" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="674B8168" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
+          <w:p w14:paraId="674B8168" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7286"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D7213C" w:rsidRPr="00446EE7" w14:paraId="44C8BDD0" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="56B04EB8" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
+                <w:p w14:paraId="56B04EB8" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00446EE7">
-[...6 lines deleted...]
-                    <w:t>Određeni oblici konsultacija postoje tokom dizajna projekata (fokus grupe, ankete), ali se ne sprovode dosledno. Analiza ciljnih grupa razlikuje šire podgrupe korisnika. Može postojati mehanizam za povratne informacije (npr. e-mail adresa), ali ga konstituenti retko koriste. Način angažovanja zavisi od projektnog tima i vrste projekta.</w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Određeni</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>oblici</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>konsultacija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>postoje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>tokom</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>dizajna</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>projekata</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>fokus</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>grupe</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ankete</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">), </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ali</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se ne </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>sprovode</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>dosledno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. Analiza </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ciljnih</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>grupa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>razlikuje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>šire</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>podgrupe</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>korisnika</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Može</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>postojati</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>mehanizam</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> za </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>povratne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>informacije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>npr</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. e-mail </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>adresa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">), </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ali</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ga </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>konstituenti</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>retko</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>koriste</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Način</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>angažovanja</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>zavisi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>od</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>projektnog</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>tima</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>vrste</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>projekta</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="28C5EC50" w14:textId="64E95CFC" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14">
+          <w:p w14:paraId="28C5EC50" w14:textId="64E95CFC" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="5333F5B5" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5725F5E9" w14:textId="22C7F9C0" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA">
+          <w:p w14:paraId="5725F5E9" w14:textId="22C7F9C0" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Konsolidovan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6657D930" w14:textId="66EC7FA9" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C">
+          <w:p w14:paraId="6657D930" w14:textId="66EC7FA9" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Analiza ciljnih grupa uključuje intersekcionalne dimenzije (pol, uzrast, etničku pripadnost, lokaciju, socio-ekonomski status) i periodično se ažurira. Konstituenti se konsultuju tokom planiranja i evaluacije ključnih programa. Postoji dokumentovan mehanizam za povratne informacije i žalbe koji se aktivno koristi. Angažovanje građana i konstituenata prepoznato je kao važna organizaciona praksa.</w:t>
+              <w:t xml:space="preserve">Analiza </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ciljnih</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>grupa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uključuje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>intersekcionalne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dimenzije</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (pol, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uzrast</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>etničku</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pripadnost</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lokaciju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, socio-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ekonomski</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> status) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>periodično</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ažurira</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Konstituenti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>konsultuju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tokom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>planiranja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>evaluacije</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ključnih</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>programa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postoji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dokumentovan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mehanizam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> za </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>povratne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>informacije</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>žalbe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> koji se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aktivno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>koristi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Angažovanje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>građana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>konstituenata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prepoznato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> je </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>važna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>organizaciona</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>praksa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C05801" w:rsidRPr="004D190C" w14:paraId="5B2EAEFA" w14:textId="77777777" w:rsidTr="00D2669A">
+      <w:tr w:rsidR="00C05801" w:rsidRPr="00AA7589" w14:paraId="5B2EAEFA" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B65F07B" w14:textId="1F778B29" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA">
+          <w:p w14:paraId="0B65F07B" w14:textId="1F778B29" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Napredan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="96"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D7213C" w:rsidRPr="00446EE7" w14:paraId="77938C39" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1294F54F" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
+                <w:p w14:paraId="1294F54F" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="72776436" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
+          <w:p w14:paraId="72776436" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7286"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00D7213C" w:rsidRPr="004D190C" w14:paraId="2F815AB3" w14:textId="77777777">
+            <w:tr w:rsidR="00D7213C" w:rsidRPr="00AA7589" w14:paraId="2F815AB3" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="694C4F0B" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
+                <w:p w14:paraId="694C4F0B" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00B817FF">
                   <w:pPr>
+                    <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00446EE7">
-[...6 lines deleted...]
-                    <w:t xml:space="preserve">Konstituenti učestvuju u oblikovanju strategije organizacije, a ne samo pojedinačnih programa. Dokumentovane su prakse zajedničkog kreiranja programa i strateških pravaca (strategije koje su razvili ili ko-kreirali konstituenti, savetodavne grupe, programi vođeni od strane vršnjačkih grupa i zajednica). Rukovodstvo redovno razmatra podatke iz povratnih informacija i žalbi i koristi ih u donošenju odluka. </w:t>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Konstituenti</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>učestvuju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> u </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>oblikovanju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>strategije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>organizacije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, a </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>samo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pojedinačnih</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>programa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Dokumentovane</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>su</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>prakse</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>zajedničkog</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>kreiranja</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>programa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>strateških</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pravaca</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>strategije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>koje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>su</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>razvili</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ili</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ko-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>kreirali</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>konstituenti</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>savetodavne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>grupe</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>programi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>vođeni</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>od</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>strane</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>vršnjačkih</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>grupa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>zajednica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">). </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Rukovodstvo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>redovno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>razmatra</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>podatke</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>iz</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>povratnih</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>informacija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>žalbi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>koristi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ih</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> u </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>donošenju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>odluka</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00446EE7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Organizacija može da pokaže konkretne promene koje su nastale kao rezultat glasova i predloga konstituenata.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="60C75C59" w14:textId="02B5C6B6" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14">
+          <w:p w14:paraId="60C75C59" w14:textId="02B5C6B6" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00B817FF">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28FB9532" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="505E7341" w14:textId="77777777" w:rsidTr="1C42CC88">
+      <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="505E7341" w14:textId="77777777" w:rsidTr="72F84FA2">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="569779FA" w14:textId="611CCEE4" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Vaša procena</w:t>
             </w:r>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C2F4B5B" w14:textId="6AAF2FF6" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="53A2E891" w:rsidP="1C42CC88">
+          <w:p w14:paraId="0C2F4B5B" w14:textId="6AAF2FF6" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="53A2E891" w:rsidP="72F84FA2">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C42CC88">
+            <w:r w:rsidRPr="72F84FA2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">[ ] Početni    [ ] U razvoju    [ ] </w:t>
             </w:r>
-            <w:r w:rsidR="5B457CF7" w:rsidRPr="1C42CC88">
+            <w:r w:rsidR="5B457CF7" w:rsidRPr="72F84FA2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Konsolidovan</w:t>
             </w:r>
-            <w:r w:rsidRPr="1C42CC88">
+            <w:r w:rsidRPr="72F84FA2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">    [ ] </w:t>
             </w:r>
-            <w:r w:rsidR="5B457CF7" w:rsidRPr="1C42CC88">
+            <w:r w:rsidR="5B457CF7" w:rsidRPr="72F84FA2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Napredan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D6AAC3E" w14:textId="79E338C7" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5A5A5A"/>
               </w:rPr>
-              <w:t>Obrazloženje (maks. 200 karaktera): ___________________________________________</w:t>
+              <w:t>Obrazloženje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>maks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 200 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>karaktera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>): ___________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52786F4F" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71531CB6" w14:textId="4622E1B0" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblast 5 — </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Diversifikacija resursa i održivost</w:t>
-      </w:r>
+        <w:t>Diversifikacija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>resursa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D7213C" w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>održivost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2C0031A4" w14:textId="6E256CB3" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Baza resursa organizacije, stepen zavisnosti od pojedinačnih izvora finansiranja i aktivni pristupi za diversifikaciju prihoda van stranih donatora.</w:t>
+        <w:t xml:space="preserve">Baza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>resursa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>organizacije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>stepen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>zavisnosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pojedinačnih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>izvora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>finansiranja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aktivni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pristupi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>diversifikaciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>prihoda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>stranih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>donatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3309CA5F" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
@@ -5195,221 +19341,752 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1E7D212B" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nivo</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="416E3820" w14:textId="3089B5F8" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Kako to izgleda u praksi</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Kako to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izgleda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>praksi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="1F4D8A98" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16FE635C" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Početni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="383689B4" w14:textId="492BC7FA" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Finansiranje organizacije gotovo u potpunosti dolazi od jednog ili dva strana donatora. Ne postoji pisana strategija diversifikacije resursa. Organizacija nema iskustvo u individualnim donacijama, članarinama ili aktivnostima za ostvarivanje sopstvenih prihoda.</w:t>
+              <w:t>Finansiranje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>organizacije</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>gotovo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>potpunosti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dolazi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>od</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>jednog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ili</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>strana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>donatora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Ne </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>postoji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pisana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>strategija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>diversifikacije</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>resursa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organizacija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nema</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>iskustvo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>individualnim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>donacijama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>članarinama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ili</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aktivnostima</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> za </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ostvarivanje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sopstvenih</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prihoda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="75FF47EC" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CCAB8A4" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>U razvoju</w:t>
-            </w:r>
+              <w:t xml:space="preserve">U </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>razvoju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
@@ -5470,117 +20147,830 @@
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7326"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D7213C" w:rsidRPr="00446EE7" w14:paraId="30026F7D" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6015664D" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
                   <w:pPr>
                     <w:spacing w:line="260" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00446EE7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>Organizacija ima podršku više stranih donatora, ali i dalje postoji visok rizik od zavisnosti od ograničenog broja izvora finansiranja. Postoje ideje za diversifikaciju resursa, ali one još nisu operativne. Lokalni izvori finansiranja (privatni ili javni) čine manje od 10% godišnjeg budžeta.</w:t>
+                    <w:t>Organizacija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ima</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>podršku</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>više</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>stranih</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>donatora</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ali</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>dalje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>postoji</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>visok</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>rizik</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>od</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>zavisnosti</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> od </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ograničenog</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>broja</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>izvora</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>finansiranja</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Postoje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ideje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> za </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>diversifikaciju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>resursa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ali</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> one </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>još</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>nisu</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>operativne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Lokalni</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>izvori</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>finansiranja</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>privatni</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ili</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>javni</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">) </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>čine</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>manje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> od 10% </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>godišnjeg</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>budžeta</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="081A5A1A" w14:textId="546DC0B6" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="634F49D7" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D771694" w14:textId="7A4AB3D6" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Konsolidovan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
@@ -5641,150 +21031,1331 @@
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7326"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D7213C" w:rsidRPr="00446EE7" w14:paraId="1E644146" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="58B477C9" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
                   <w:pPr>
                     <w:spacing w:line="260" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00446EE7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>Organizacija ima pisanu strategiju diversifikacije resursa sa merljivim ciljevima. Najmanje jedan izvor prihoda koji nije vezan za strane donatore značajno doprinosi budžetu organizacije (10–25% godišnjeg budžeta). Postoji baza članova, podržavalaca ili individualnih donatora.</w:t>
+                    <w:t>Organizacija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ima</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pisanu</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>strategiju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>diversifikacije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>resursa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>sa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>merljivim</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ciljevima</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Najmanje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>jedan</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>izvor</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>prihoda</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> koji </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>nije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>vezan</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> za </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>strane</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>donatore</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>značajno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>doprinosi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>budžetu</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>organizacije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (10–25% </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>godišnjeg</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>budžeta</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">). </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Postoji</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>baza</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>članova</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>podržavalaca</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ili</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>individualnih</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>donatora</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="3CAA10B2" w14:textId="11740E0D" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="6D40C1DA" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="73D09A63" w14:textId="0D894000" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Napredan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24BFCDA4" w14:textId="78E683DC" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Organizacija ima diversifikovanu bazu finansiranja, pri čemu nijedan pojedinačni izvor ne čini više od 40% godišnjeg budžeta. Postoji aktivan i rastući program individualnih donacija. Organizacija ima višegodišnje projekcije finansijske održivosti. Gubitak jednog donatora ne bi ozbiljno ugrozio funkcionisanje organizacije.</w:t>
+              <w:t>Organizacija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ima</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>diversifikovanu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bazu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>finansiranja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>čemu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nijedan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pojedinačni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izvor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ne </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>čini</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>više</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> od 40% </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>godišnjeg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>budžeta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postoji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aktivan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rastući</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> program </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>individualnih</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>donacija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organizacija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ima</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>višegodišnje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>projekcije</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>finansijske</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>održivosti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gubitak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>jednog</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>donatora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ne bi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ozbiljno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ugrozio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>funkcionisanje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>organizacije</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6859A7A7" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
@@ -5804,160 +22375,790 @@
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="160" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0DD5B117" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaša procena:  </w:t>
+              <w:t>Vaša</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>procena</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52819B64" w14:textId="59F774EE" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">[ ] Početni    [ ] U razvoju    [ ] </w:t>
-            </w:r>
+              <w:t>[ ]</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Početni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ] U </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>razvoju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ] </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006B4BDA" w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Konsolidovan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">    [ ] </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ] </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006B4BDA" w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Napredan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5133307B" w14:textId="0FFAEA69" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D666F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5A5A5A"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Obrazloženje (maks. 200 karaktera): _______________________________________________</w:t>
+              <w:t>Obrazloženje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>maks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 200 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>karaktera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>): _______________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="770AF01F" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79AADC0E" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Oblast 6 — Digitalna i operativna otpornost</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Oblast 6 — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Digitalna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>operativna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>otpornost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7B8F48A1" w14:textId="488F4250" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Kapacitet organizacije da zaštiti svoje digitalne sisteme i podatke, obezbedi kontinuitet rada i odgovori na operativne i bezbednosne rizike i poremećaje.</w:t>
+        <w:t>Kapacitet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>organizacije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>zaštiti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>svoje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>digitalne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>sisteme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>podatke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>obezbedi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>kontinuitet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>odgovori</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>operativne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>bezbednosne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>rizike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>poremećaje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFA6D3B" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
@@ -5974,141 +23175,182 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42E23A88" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nivo</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7BEC3890" w14:textId="6EA7D240" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="007D2CB5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Kako to izgleda u praksi</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Kako to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izgleda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>praksi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="45D85A12" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="107B8CAB" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Početni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
@@ -6172,59 +23414,885 @@
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7326"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D7213C" w:rsidRPr="00446EE7" w14:paraId="3745876A" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="7052E5C4" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
                   <w:pPr>
                     <w:spacing w:line="260" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="242424"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00446EE7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="242424"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>Upravljanje lozinkama nije bezbedno, uključujući deljenje lozinki među zaposlenima. Ne koristi se dvofaktorska autentifikacija. Ne postoje redovne rezervne kopije podataka ili se rezervne kopije čuvaju samo na istom uređaju. Ne postoji pisana politika zaštite podataka. Osoblje nije prošlo obuku iz oblasti digitalne bezbednosti.</w:t>
+                    <w:t>Upravljanje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>lozinkama</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>nije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>bezbedno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>uključujući</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>deljenje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>lozinki</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>među</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>zaposlenima</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. Ne </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>koristi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>dvofaktorska</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>autentifikacija</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. Ne </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>postoje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>redovne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>rezervne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>kopije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>podataka</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ili</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>rezervne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>kopije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>čuvaju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>samo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>na</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>istom</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>uređaju</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. Ne </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>postoji</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pisana</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>politika</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>zaštite</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>podataka</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Osoblje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>nije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>prošlo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>obuku</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>iz</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>oblasti</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>digitalne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>bezbednosti</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="242424"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6ED03D9B" w14:textId="685D84EF" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="38D57580" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
@@ -6237,52 +24305,64 @@
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18043AA2" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>U razvoju</w:t>
-            </w:r>
+              <w:t xml:space="preserve">U </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>razvoju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
@@ -6343,135 +24423,439 @@
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7326"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D7213C" w:rsidRPr="00446EE7" w14:paraId="0BA7D4D0" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="785262DE" w14:textId="77777777" w:rsidR="00D7213C" w:rsidRPr="00446EE7" w:rsidRDefault="00D7213C" w:rsidP="00D7213C">
                   <w:pPr>
                     <w:spacing w:line="260" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00446EE7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Postoje osnovne prakse za sigurnije upravljanje lozinkama. </w:t>
-                  </w:r>
+                    <w:t>Postoje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00446EE7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>osnovne</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>prakse</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> za </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>sigurnije</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>upravljanje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>lozinkama</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dvofaktorska autentifikacija koristi se na pojedinim nalozima. Rezervne kopije podataka postoje, ali se ne testiraju redovno. Na veb stranici postoji obaveštenje o zaštiti podataka, ali ne postoji interna politika upravljanja podacima. </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00446EE7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>Osoblje ima osnovnu i neformalnu svest o phishing prevarama, ali bez strukturisane obuke.</w:t>
+                    <w:t>Osoblje</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ima</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>osnovnu</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>neformalnu</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>svest</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> o phishing </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>prevarama</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>ali</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> bez </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>strukturisane</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>obuke</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="754A2760" w14:textId="29BE0F8C" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="08544987" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7009916E" w14:textId="157CB56D" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Konsolidovan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
@@ -6548,147 +24932,598 @@
                   <w:pPr>
                     <w:spacing w:line="260" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00446EE7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Svo osoblje koristi jedinstvene i jake lozinke uz dvofaktorsku autentifikaciju. Redovno se izrađuju automatizovane rezervne kopije podataka koje se periodično testiraju. Postoji pisana politika zaštite podataka. Svi zaposleni prolaze godišnju obuku o digitalnoj bezbednosti. </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00446EE7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>Cloud servisi koriste se uz jasno definisane i dokumentovane kontrole pristupa.</w:t>
+                    <w:t xml:space="preserve">Cloud </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>servisi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>koriste</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> se </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>uz</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>jasno</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>definisane</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>dokumentovane</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>kontrole</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>pristupa</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00446EE7">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="3A1D1250" w14:textId="51098E15" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="18EAD8DA" w14:textId="77777777" w:rsidTr="00D2669A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="249577F1" w14:textId="71286134" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="006B4BDA" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Napredan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15271F5C" w14:textId="50184648" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00A56D2D">
+          <w:p w14:paraId="15271F5C" w14:textId="50184648" w:rsidR="008F7D14" w:rsidRPr="00B817FF" w:rsidRDefault="00A56D2D" w:rsidP="00A56D2D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446EE7">
+            <w:r w:rsidRPr="00B817FF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Organizacija ima sveobuhvatnu politiku informacione bezbednosti. Kontrole pristupa zasnovane su na ulogama i nivoima odgovornosti. Za osetljivu komunikaciju koriste se šifrovani kanali komunikacije. Postoji dokumentovan plan reagovanja u slučaju bezbednosnih incidenata. Periodično se sprovodi eksterni pregled digitalne bezbednosti organizacije. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00446EE7">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t>Organizacija ima plan kontinuiteta poslovanja koji obuhvata prekide interneta, sajber incidente i druge fizičke ili operativne poremećaje.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organizacija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ima</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kontinuiteta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>poslovanja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> koji </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>obuhvata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prekide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>interneta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sajber</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>incidente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>druge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>fizičke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ili</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>operativne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>poremećaje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B817FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="048DE12A" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -6742,76 +25577,126 @@
               <w:t xml:space="preserve">Vaša procena:  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="209BDEB2" w14:textId="77777777" w:rsidR="00A56D2D" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00A56D2D">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>[ ] Početni    [ ] U razvoju    [ ] Konsolidovan    [ ] Napredan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7584FE9C" w14:textId="16BB17FA" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00A56D2D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5A5A5A"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Obrazloženje (maks. 200 karaktera):</w:t>
+              <w:t>Obrazloženje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>maks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 200 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>karaktera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A5A5A"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54F58CC7" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6B269923" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42CDD4AB" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6881,59 +25766,81 @@
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2FB4831C" w14:textId="5DB1202D" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00A56D2D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Redosled prioriteta</w:t>
-            </w:r>
+              <w:t>Redosled</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>prioriteta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B169872" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -6963,61 +25870,111 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6CE32DFF" w14:textId="2B8790F1" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00C05801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zašto je ovo prioritet</w:t>
-            </w:r>
+              <w:t>Zašto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> je </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ovo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prioritet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="1F9C8DD6" w14:textId="77777777" w:rsidTr="00A56D2D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B699611" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
@@ -7047,95 +26004,133 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CAEFA1E" w14:textId="26D81A0C" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>[Naziv oblasti]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Naziv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>oblasti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5FBE38F9" w14:textId="36F4C2E0" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2–4 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A56D2D" w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rečenice</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="73C8D191" w14:textId="77777777" w:rsidTr="00A56D2D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -7173,229 +26168,315 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CF8A9B5" w14:textId="41C46941" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>[Naziv oblasti]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Naziv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>oblasti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A936650" w14:textId="2FE0C7A9" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2–4 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A56D2D" w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rečenice</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C05801" w:rsidRPr="00446EE7" w14:paraId="05B9F2F6" w14:textId="77777777" w:rsidTr="00A56D2D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A1CA4F4" w14:textId="2BF37776" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C87D2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>opciono)</w:t>
+              <w:t>opciono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C87D2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="37F11974" w14:textId="29E20BFD" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>[Naziv oblasti]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Naziv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>oblasti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446EE7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="376A57E0" w14:textId="422223E4" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">[2–4 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A56D2D" w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rečenice</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49AA7EE4" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CD2BB29" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00C05801" w:rsidP="00C05801">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7419,51 +26500,141 @@
     <w:p w14:paraId="2E752960" w14:textId="77777777" w:rsidR="00A56D2D" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00A56D2D">
       <w:pPr>
         <w:spacing w:before="30" w:after="50" w:line="270" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Za svaku prioritetnu oblast navedenu u Delu B, opišite na konkretan i proverljiv način kako će vaša organizacija izgledati na kraju perioda sprovođenja granta. </w:t>
       </w:r>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Za svaku oblast odgovorite na sledeća pitanja:</w:t>
+        <w:t xml:space="preserve">Za </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>svaku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oblast </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>odgovorite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>sledeća</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>pitanja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610D1C24" w14:textId="77777777" w:rsidR="00A56D2D" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00A56D2D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="30" w:after="50" w:line="270" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14344D42" w14:textId="2B26E2C2" w:rsidR="00A56D2D" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00A56D2D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7483,167 +26654,1037 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3584A030" w14:textId="40EFE357" w:rsidR="00A56D2D" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00A56D2D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ko će u organizaciji koristiti ili primenjivati ove promene i na koji način? </w:t>
+        <w:t xml:space="preserve">Ko </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>će</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organizaciji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>koristiti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>primenjivati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ove</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>promene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koji </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>način</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0228A8" w14:textId="27055BE9" w:rsidR="00A56D2D" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00A56D2D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Šta će spoljašnji posmatrač (revizor, evaluator, osoblje KCSF-a tokom terenske posete) moći da vidi na kraju granta, a što nije bilo vidljivo na početku? </w:t>
+        <w:t>Šta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>će</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>spoljašnji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>posmatrač</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>revizor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, evaluator, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>osoblje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KCSF-a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tokom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>terenske</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>posete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>moći</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vidi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kraju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>granta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>što</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nije</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bilo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vidljivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>početku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A98BF5A" w14:textId="1E08454A" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="00A56D2D" w:rsidP="00A56D2D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Na kom nivou razvoja iz matrice samoprocene će se organizacija nalaziti nakon završetka granta?</w:t>
+        <w:t xml:space="preserve">Na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nivou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>razvoja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>matrice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>samoprocene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>će</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organizacija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nalaziti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nakon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>završetka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>granta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033F7BC4" w14:textId="77777777" w:rsidR="008F7D14" w:rsidRPr="00446EE7" w:rsidRDefault="008F7D14" w:rsidP="00C05801">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="357BC3C7" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00446EE7" w:rsidRDefault="00181A15" w:rsidP="00D02E9F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>POGLAVLJE 6: Organizacione razvojne aktivnosti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68127E43" w14:textId="15E474A7" w:rsidR="00D02E9F" w:rsidRPr="00446EE7" w:rsidRDefault="006D1505" w:rsidP="0001154F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D190C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Organizacione razvojne aktivnost</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D2CB5" w:rsidRPr="004D190C">
+        <w:t>Organizacione</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D190C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D190C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>razvojne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D190C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D190C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>aktivnost</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2CB5" w:rsidRPr="004D190C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>(10000 karaktera)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50630D4D" w14:textId="59B735AB" w:rsidR="0001154F" w:rsidRPr="00446EE7" w:rsidRDefault="006D1505" w:rsidP="0001154F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7716,75 +27757,75 @@
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">Koji nedostatak kapaciteta ova aktivnost adresira? Pozovite se na </w:t>
       </w:r>
       <w:r w:rsidR="0001154F" w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>konkretnu</w:t>
       </w:r>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve"> oblast i ocenu iz vaše procene. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F30B3AB" w14:textId="3B29CCB7" w:rsidR="0001154F" w:rsidRPr="004D190C" w:rsidRDefault="006D1505" w:rsidP="182CAE9F">
+    <w:p w14:paraId="4F30B3AB" w14:textId="3B29CCB7" w:rsidR="0001154F" w:rsidRPr="00AA7589" w:rsidRDefault="006D1505" w:rsidP="72F84FA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="182CAE9F">
+      <w:r w:rsidRPr="72F84FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Šta će aktivnost proizvesti? </w:t>
       </w:r>
-      <w:r w:rsidR="0001154F" w:rsidRPr="182CAE9F">
+      <w:r w:rsidR="0001154F" w:rsidRPr="72F84FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Opišite konkretan rezultat aktivnosti, na primer: razvijena politika, uspostavljen sistem, obučen tim, dokumentovan proces ili izrađena strategija</w:t>
       </w:r>
-      <w:r w:rsidRPr="182CAE9F">
+      <w:r w:rsidRPr="72F84FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5865B2" w14:textId="77777777" w:rsidR="0001154F" w:rsidRPr="00446EE7" w:rsidRDefault="006D1505" w:rsidP="00C05801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">Šta se menja nakon što rezultat postoji? </w:t>
@@ -7893,51 +27934,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Analiza ciljnih grupa (Za smernice kako biste odgovorili na ovo pitanje, preuzmite dokument</w:t>
       </w:r>
       <w:r w:rsidR="007D2CB5" w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00446EE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="sr-Latn-RS"/>
           </w:rPr>
           <w:t>OVDE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -7985,391 +28026,340 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>POGLAVLJE 8: Zajedničke/horizontalne teme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095BF358" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00446EE7" w:rsidRDefault="00C72234" w:rsidP="00D02E9F">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="095BF358" w14:textId="3A96149A" w:rsidR="00D02E9F" w:rsidRPr="00B817FF" w:rsidRDefault="00C72234" w:rsidP="00B817FF">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:lang w:val="sr-Latn-RS" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446EE7">
+      <w:r w:rsidRPr="00B817FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Uvođenje načela rodne ravnopravnosti (Za smernice kako biste odgovorili na ovo pitanje, preuzmite dokument</w:t>
       </w:r>
-      <w:r w:rsidRPr="00446EE7">
+      <w:r w:rsidRPr="00B817FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeStart w:id="0"/>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="00446EE7">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00B817FF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:val="sr-Latn-RS"/>
+          </w:rPr>
+          <w:t>OVDE</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B817FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00446EE7">
+      <w:r w:rsidRPr="00B817FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>(2000 karaktera).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65914BD5" w14:textId="77777777" w:rsidR="0001154F" w:rsidRPr="00446EE7" w:rsidRDefault="0001154F" w:rsidP="0001154F">
+    <w:p w14:paraId="65914BD5" w14:textId="77777777" w:rsidR="0001154F" w:rsidRPr="00B817FF" w:rsidRDefault="0001154F" w:rsidP="0001154F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446EE7">
+      <w:r w:rsidRPr="00B817FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Koje organizacione politike, procedure ili prakse koje će biti razvijene ili unapređene kroz ovaj grant uključuju rodnu perspektivu? Na primer: politika ljudskih resursa koja podstiče rodno uravnotežene liste kandidata; finansijski izveštaji sa podacima razvrstanim po polu; odredbe za rodnu ravnotežu u upravljačkim telima; interna politika protiv uznemiravanja.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12172198" w14:textId="77777777" w:rsidR="0001154F" w:rsidRPr="00446EE7" w:rsidRDefault="0001154F" w:rsidP="0001154F">
+    <w:p w14:paraId="12172198" w14:textId="77777777" w:rsidR="0001154F" w:rsidRPr="00B817FF" w:rsidRDefault="0001154F" w:rsidP="0001154F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446EE7">
+      <w:r w:rsidRPr="00B817FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Ukoliko aktivnosti organizacionog razvoja podržane ovim grantom ne uključuju direktno unapređenje rodne ravnopravnosti, opišite koje prakse i mehanizme vaša organizacija trenutno ima uspostavljene i koje praznine ili izazovi i dalje postoje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA3309B" w14:textId="77777777" w:rsidR="0001154F" w:rsidRPr="00446EE7" w:rsidRDefault="0001154F" w:rsidP="0001154F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Zaštita životne sredine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628C8E43" w14:textId="2EB06CBC" w:rsidR="0001154F" w:rsidRPr="00446EE7" w:rsidRDefault="28B13F43" w:rsidP="703D0B33">
+    <w:p w14:paraId="628C8E43" w14:textId="32E05974" w:rsidR="0001154F" w:rsidRPr="00446EE7" w:rsidRDefault="28B13F43" w:rsidP="703D0B33">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="703D0B33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>(Za detaljna uputstva o načinu odgovaranja na ovo pitanje, preuzmite dokument</w:t>
       </w:r>
       <w:r w:rsidR="7BDF50B1" w:rsidRPr="703D0B33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
-        <w:r w:rsidRPr="703D0B33">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00AA7589">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="sr-Latn-RS"/>
           </w:rPr>
           <w:t>OVDE</w:t>
         </w:r>
+        <w:r w:rsidRPr="00AA7589">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:val="sr-Latn-RS"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00AA7589">
+        <w:rPr>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="703D0B33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="703D0B33">
+        <w:t>(2000 karaktera)</w:t>
+      </w:r>
+      <w:r w:rsidR="0001154F" w:rsidRPr="703D0B33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>(2000 karaktera)</w:t>
       </w:r>
-      <w:r w:rsidR="0001154F" w:rsidRPr="703D0B33">
+    </w:p>
+    <w:p w14:paraId="453A862B" w14:textId="77777777" w:rsidR="0001154F" w:rsidRPr="00446EE7" w:rsidRDefault="0001154F" w:rsidP="0001154F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>Koje organizacione politike, procedure ili prakse koje će biti razvijene ili unapređene kroz ovaj grant uključuju ekološke odnosno održive prakse? Na primer: politika nabavke koja daje prednost opcijama sa manjim uticajem na životnu sredinu; politika putovanja koja uključuje ekološke kriterijume; uključivanje procene uticaja na životnu sredinu u procese planiranja projekata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7139F3B0" w14:textId="77777777" w:rsidR="0001154F" w:rsidRPr="00446EE7" w:rsidRDefault="0001154F" w:rsidP="0001154F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>Ukoliko aktivnosti organizacionog razvoja podržane ovim grantom ne uključuju direktno unapređenje ekoloških praksi, opišite koje mehanizme i prakse vaša organizacija trenutno primenjuje i koje praznine ili izazovi i dalje postoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E9662D" w14:textId="77777777" w:rsidR="0001154F" w:rsidRPr="00446EE7" w:rsidRDefault="0001154F" w:rsidP="0001154F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>Pristup zasnovan na ljudskim pravima</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7301CB93" w14:textId="5C33A135" w:rsidR="0001154F" w:rsidRPr="00446EE7" w:rsidRDefault="0001154F" w:rsidP="703D0B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="703D0B33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t>(2000 karaktera)</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(Za detaljna uputstva o načinu odgovaranja na ovo pitanje, preuzmite dokument </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="703D0B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="sr-Latn-RS"/>
           </w:rPr>
           <w:t>OVDE</w:t>
         </w:r>
-        <w:commentRangeStart w:id="2"/>
-[...8 lines deleted...]
-        </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="703D0B33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AA7589">
+        <w:rPr>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="703D0B33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>(2000 karaktera)</w:t>
       </w:r>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>(2000 karaktera)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26EBB0BA" w14:textId="77777777" w:rsidR="0001154F" w:rsidRPr="00446EE7" w:rsidRDefault="0001154F" w:rsidP="0001154F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -8480,51 +28470,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Ljudski resursi:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4528"/>
         <w:gridCol w:w="4489"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D02E9F" w:rsidRPr="004D190C" w14:paraId="7D751320" w14:textId="77777777" w:rsidTr="00C05801">
+      <w:tr w:rsidR="00D02E9F" w:rsidRPr="00AA7589" w14:paraId="7D751320" w14:textId="77777777" w:rsidTr="00C05801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C128F47" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00446EE7" w:rsidRDefault="00714D4D" w:rsidP="00C05801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
@@ -8532,51 +28522,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F0F6A7D" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00446EE7" w:rsidRDefault="00D02E9F" w:rsidP="00C05801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02E9F" w:rsidRPr="004D190C" w14:paraId="37FE5492" w14:textId="77777777" w:rsidTr="00C05801">
+      <w:tr w:rsidR="00D02E9F" w:rsidRPr="00AA7589" w14:paraId="37FE5492" w14:textId="77777777" w:rsidTr="00C05801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F6BAB0A" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00446EE7" w:rsidRDefault="00714D4D" w:rsidP="00C05801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
@@ -9067,50 +29057,51 @@
         </w:rPr>
         <w:t>dodajte kolone po potrebi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE9650B" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00446EE7" w:rsidRDefault="00B6592A" w:rsidP="00D02E9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Opišite glavnu upravljačku i rukovodeću strukturu organizacije</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD607D9" w14:textId="77777777" w:rsidR="00714D4D" w:rsidRPr="00446EE7" w:rsidRDefault="00714D4D" w:rsidP="00714D4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Opišite glavnu upravnu i upravljačku strukturu organizacije. (</w:t>
       </w:r>
       <w:r w:rsidRPr="00446EE7">
@@ -9482,51 +29473,51 @@
         </w:rPr>
         <w:t>Da li ste primili sredstva od drugih donatora 2025. godine?*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9314" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1867"/>
         <w:gridCol w:w="2323"/>
         <w:gridCol w:w="1282"/>
         <w:gridCol w:w="1282"/>
         <w:gridCol w:w="1282"/>
         <w:gridCol w:w="1278"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00714D4D" w:rsidRPr="004D190C" w14:paraId="5BB56A44" w14:textId="77777777" w:rsidTr="34544CA5">
+      <w:tr w:rsidR="00714D4D" w:rsidRPr="00AA7589" w14:paraId="5BB56A44" w14:textId="77777777" w:rsidTr="34544CA5">
         <w:trPr>
           <w:trHeight w:val="1735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4753E8E6" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00446EE7" w:rsidRDefault="00714D4D" w:rsidP="00C05801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
@@ -10519,79 +30510,71 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12A95DD0" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00446EE7" w:rsidRDefault="00D02E9F" w:rsidP="00C05801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10B59991" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00446EE7" w:rsidRDefault="00714D4D" w:rsidP="00D02E9F">
+    <w:p w14:paraId="21D10AF2" w14:textId="38DCEA71" w:rsidR="00D02E9F" w:rsidRPr="00B817FF" w:rsidRDefault="00714D4D" w:rsidP="00B817FF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>dodajte kolone po potrebi.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6B9DB363" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00446EE7" w:rsidRDefault="00714D4D" w:rsidP="00F04DB6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">Iskustvo </w:t>
       </w:r>
       <w:r w:rsidRPr="00446EE7">
@@ -10753,72 +30736,72 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9017" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="475"/>
         <w:gridCol w:w="2744"/>
         <w:gridCol w:w="2984"/>
         <w:gridCol w:w="2814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00772F71" w:rsidRPr="004D190C" w14:paraId="196F7066" w14:textId="77777777" w:rsidTr="00C05801">
+      <w:tr w:rsidR="00772F71" w:rsidRPr="00AA7589" w14:paraId="196F7066" w14:textId="77777777" w:rsidTr="00C05801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06C96753" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00C05801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Hlk166241934"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk166241934"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="778D8FF9" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00C05801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11479,94 +31462,94 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34E379A1" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk184635443"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk184635443"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>dodati kolone po potrebi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BDE97C" w14:textId="5BD05E87" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00446EE7" w:rsidP="00772F71">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Dodajte posebne tabele</w:t>
       </w:r>
       <w:r w:rsidR="00772F71" w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve"> za svaki prethodni ugovor o grantu sa KCSF</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00772F71" w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B30547" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BDE365B" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
@@ -11637,50 +31620,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B2DDF7F" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00C05801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446EE7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Br</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69E3D311" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00C05801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
@@ -12203,51 +32187,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9017" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="475"/>
         <w:gridCol w:w="2744"/>
         <w:gridCol w:w="2984"/>
         <w:gridCol w:w="2814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00772F71" w:rsidRPr="004D190C" w14:paraId="74172835" w14:textId="77777777" w:rsidTr="00C05801">
+      <w:tr w:rsidR="00772F71" w:rsidRPr="00AA7589" w14:paraId="74172835" w14:textId="77777777" w:rsidTr="00C05801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EC77F39" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00C05801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
@@ -12938,145 +32922,176 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BCC3E06" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>dodati kolone po potrebi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5574268C" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
+    <w:p w14:paraId="31067DB9" w14:textId="4AAADBC0" w:rsidR="00772F71" w:rsidRDefault="00772F71" w:rsidP="00AA7589">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>dodati posebne tabele za svaki prethodni ugovor o grantu sa KCSF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F7B5CE" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
+    <w:p w14:paraId="359E5639" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00AA7589">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48355F08" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00AA7589">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB1F417" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00AA7589">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00AA6944" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRPr="00446EE7" w:rsidRDefault="00B817FF" w:rsidP="00AA7589">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6111EC89" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="365F91"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="365F91"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>OBAVEZNI DOKUMENTI</w:t>
       </w:r>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AC24CE" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk184118239"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk184118239"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Potvrda o registraciji NVO-a izdata od strane Odeljenja za NVO;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720CAEED" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -13150,51 +33165,51 @@
         </w:rPr>
         <w:t>Plan aktivnosti za aktivnosti organizacionog razvoja (prema šablonu EJA Kosovo);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1C4F35" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Logički okvir za aktivnosti organizacionog razvoja (prema šablonu EJA Kosovo)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F177568" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11FFBF65" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -13380,114 +33395,91 @@
     </w:p>
     <w:p w14:paraId="65AD9D36" w14:textId="447E78EC" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01257FE0" w14:textId="34683513" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11BF14F9" w14:textId="5F447985" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28636D8E" w14:textId="22F916FB" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
+    <w:p w14:paraId="619B19D5" w14:textId="0B1FFB6A" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0655D610" w14:textId="0C54B33A" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
-[...39 lines deleted...]
-    <w:p w14:paraId="1CDA33CE" w14:textId="20B4E2CE" w:rsidR="127F51DA" w:rsidRDefault="127F51DA" w:rsidP="322887E4">
+    <w:p w14:paraId="614EA1EA" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="322887E4">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
-      </w:pPr>
-      <w:r w:rsidRPr="322887E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CDA33CE" w14:textId="3AB8DEF8" w:rsidR="127F51DA" w:rsidRDefault="127F51DA" w:rsidP="322887E4">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="322887E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Deklaracija o </w:t>
       </w:r>
       <w:r w:rsidR="37E68EE1" w:rsidRPr="322887E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Politički Eksponiranim Osobama (PEO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56059E47" w14:textId="6CD4B217" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3298E2C5" w14:textId="62261D39" w:rsidR="37E68EE1" w:rsidRPr="004D190C" w:rsidRDefault="37E68EE1" w:rsidP="322887E4">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Latn-RS"/>
@@ -13846,156 +33838,148 @@
     </w:p>
     <w:p w14:paraId="7F4CA9E7" w14:textId="53847A5D" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57BCE099" w14:textId="3449B4B8" w:rsidR="42262920" w:rsidRPr="004D190C" w:rsidRDefault="42262920" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="322887E4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Svi aplikanti su dužni da se izjasne tokom procesa prijave u onlajn sistemu da li upadaju u neku od situacija koje se smatraju neprihvatljivim zbog uključenosti PEL u njihovu organizaciju/inicijativu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A620C6" w14:textId="17E072BD" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
+    <w:p w14:paraId="235B782C" w14:textId="2A70B216" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51281634" w14:textId="332E5B2E" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
+    <w:p w14:paraId="2ECF5A09" w14:textId="77777777" w:rsidR="00AA7589" w:rsidRDefault="00AA7589" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00ACBF71" w14:textId="13DE29AF" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
+    <w:p w14:paraId="057E86B2" w14:textId="77777777" w:rsidR="00AA7589" w:rsidRDefault="00AA7589" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F68C197" w14:textId="3E57055A" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
+    <w:p w14:paraId="02D1592B" w14:textId="77777777" w:rsidR="00AA7589" w:rsidRDefault="00AA7589" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2385D005" w14:textId="2EF66996" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
+    <w:p w14:paraId="76518ED6" w14:textId="77777777" w:rsidR="00AA7589" w:rsidRDefault="00AA7589" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="751F0298" w14:textId="71795C71" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
+    <w:p w14:paraId="3936DDC3" w14:textId="77777777" w:rsidR="00AA7589" w:rsidRDefault="00AA7589" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B4111E8" w14:textId="7DB5F5F8" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
+    <w:p w14:paraId="07A89BC7" w14:textId="77777777" w:rsidR="00AA7589" w:rsidRDefault="00AA7589" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C90EB38" w14:textId="65AEE089" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
+    <w:p w14:paraId="6987D9A1" w14:textId="77777777" w:rsidR="00AA7589" w:rsidRDefault="00AA7589" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48304ECC" w14:textId="751F59D4" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
-[...8 lines deleted...]
-    <w:p w14:paraId="235B782C" w14:textId="2A70B216" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
+    <w:p w14:paraId="03D8ABCD" w14:textId="77777777" w:rsidR="00AA7589" w:rsidRDefault="00AA7589" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72AA753D" w14:textId="098A3743" w:rsidR="42262920" w:rsidRDefault="42262920" w:rsidP="322887E4">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="322887E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Osnovne vrednosti za korisnike grantova KCSF-a u EJA Kosovo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B3DFB2" w14:textId="2CABD063" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Latn-RS"/>
@@ -14328,128 +34312,50 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24157916" w14:textId="138CE563" w:rsidR="42262920" w:rsidRDefault="42262920" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="322887E4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">podržavanjem osnovnih vrednosti demokratije, uključujući jednakost, poštovanje osnovnih sloboda, demokratsko upravljanje, slobodu medija i pluralizam, i aktivno građansko učešće, delovanjem u skladu sa važećim zakonodavstvom Kosova, kao i uzdržavanjem od bilo kakvih aktivnosti, javnih izjava ili akcija protiv demokratske, sekularne i nezavisne prirode Kosova. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5807941A" w14:textId="325081A5" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
-[...76 lines deleted...]
-    </w:p>
     <w:p w14:paraId="115C7BDF" w14:textId="41F7FA84" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57E1FB33" w14:textId="490BC6C5" w:rsidR="42262920" w:rsidRDefault="42262920" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
@@ -14470,51 +34376,60 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D5E222" w14:textId="186A8AF5" w:rsidR="42262920" w:rsidRDefault="42262920" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="322887E4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t>negovanjem okruženja koje podstiče snažno učešće svakog pojedinca, bez obzira na poreklo, da se aktivno angažuje u oblikovanju pravednog društva na Kosovu, uključivanjem zajednica kojima služe u planiranju i implementaciji programa, kao i poštovanjem različitih vrsta aktivizma i gledišta o pitanjima od javnog interesa i stvaranjem okruženja u kojem se o idejama može slobodno raspravljati.</w:t>
+        <w:t xml:space="preserve">negovanjem okruženja koje podstiče snažno učešće svakog pojedinca, bez obzira na poreklo, da se aktivno angažuje u oblikovanju pravednog društva na Kosovu, uključivanjem zajednica kojima služe u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322887E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>planiranju i implementaciji programa, kao i poštovanjem različitih vrsta aktivizma i gledišta o pitanjima od javnog interesa i stvaranjem okruženja u kojem se o idejama može slobodno raspravljati.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67437CAD" w14:textId="1FCB1140" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FD4E397" w14:textId="2E84604B" w:rsidR="42262920" w:rsidRDefault="42262920" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
@@ -14528,139 +34443,390 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Upravljanje resursima i princip neprofitnosti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A2E6AF" w14:textId="75177DBD" w:rsidR="42262920" w:rsidRDefault="42262920" w:rsidP="322887E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="322887E4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>obavezujući se na odgovorno upravljanje i maksimiziranje uticaja poverenih finansijskih i nefinansijskih resursa, obezbeđujući proporcionalne standarde za finansijske procedure i interne kontrole, u skladu sa neprofitnom misijom i vrednostima civilnog društva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C31CE3" w14:textId="0A912AA1" w:rsidR="322887E4" w:rsidRDefault="322887E4" w:rsidP="322887E4">
-[...19 lines deleted...]
-    <w:p w14:paraId="4F0204C0" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
+    <w:p w14:paraId="4F0204C0" w14:textId="1773293C" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446EE7">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1B7D1FA8" w14:textId="77777777" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
+    <w:p w14:paraId="2CF02A3A" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="222A35"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446EE7">
+    </w:p>
+    <w:p w14:paraId="10122F57" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="222A35"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6212800F" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56283F5D" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA6A735" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216B8DD3" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C2218D" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3640EF27" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1275E69B" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B9722A" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2309F5FA" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1922930C" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0827F833" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68370551" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D2D643" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341A49F9" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369162B9" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="468060AD" w14:textId="77777777" w:rsidR="00B817FF" w:rsidRDefault="00B817FF" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B7D1FA8" w14:textId="028514EC" w:rsidR="00772F71" w:rsidRPr="00446EE7" w:rsidRDefault="00772F71" w:rsidP="00772F71">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446EE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222A35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Izjava podnosioca prijave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3424B5" w14:textId="77777777" w:rsidR="00B55813" w:rsidRPr="00446EE7" w:rsidRDefault="00B55813" w:rsidP="00B55813">
+    <w:p w14:paraId="2D7101D5" w14:textId="3D4F828B" w:rsidR="00B55813" w:rsidRPr="00446EE7" w:rsidRDefault="00B55813" w:rsidP="00B55813">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Podnošenjem ove aplikacije, izjavljujem da:</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="63600631" w14:textId="77777777" w:rsidR="00B55813" w:rsidRPr="00446EE7" w:rsidRDefault="00B55813" w:rsidP="00B55813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Su informacije predstavljene u aplikaciji istinite  i potvrđene;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DA8061" w14:textId="77777777" w:rsidR="00B55813" w:rsidRPr="00446EE7" w:rsidRDefault="00B55813" w:rsidP="00B55813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -14679,256 +34845,176 @@
         </w:rPr>
         <w:t>Svestan sam da podnošenje lažnih podataka može rezultovati odbijanjem aplikacije ili u slučaju dodele ugovora, raskidom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7C0FBC" w14:textId="77777777" w:rsidR="00B26E0C" w:rsidRPr="00446EE7" w:rsidRDefault="00B55813" w:rsidP="00B55813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446EE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Aplikanti ne bi trebalo da kontaktiraju ili na bilo koji način pokušavaju da utiču na bilo koga ko je uključen u ocenjivanje njihove aplikacije, uključujući osoblje KCSF-a ili članove Tima za evaluaciju grantova, jer to može dovesti do odbijanja prijave ili, u slučaju dodele granta, do raskida ugovora.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B26E0C" w:rsidRPr="00446EE7" w:rsidSect="003D6748">
-      <w:headerReference w:type="default" r:id="rId21"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2269" w:right="1440" w:bottom="1843" w:left="1440" w:header="720" w:footer="1152" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...75 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22EFB1CD" w14:textId="77777777" w:rsidR="00D54668" w:rsidRDefault="00D54668" w:rsidP="00244929">
+    <w:p w14:paraId="0EF72314" w14:textId="77777777" w:rsidR="004D2F4D" w:rsidRDefault="004D2F4D" w:rsidP="00244929">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61A09274" w14:textId="77777777" w:rsidR="00D54668" w:rsidRDefault="00D54668" w:rsidP="00244929">
+    <w:p w14:paraId="18FECF1C" w14:textId="77777777" w:rsidR="004D2F4D" w:rsidRDefault="004D2F4D" w:rsidP="00244929">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="13C0D4DE" w14:textId="77777777" w:rsidR="00D54668" w:rsidRDefault="00D54668">
+    <w:p w14:paraId="21B1AF69" w14:textId="77777777" w:rsidR="004D2F4D" w:rsidRDefault="004D2F4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1523900629"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
@@ -14954,52 +35040,57 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="16F86511" w14:textId="77777777" w:rsidR="00244929" w:rsidRDefault="00244929">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22475E3C" w14:textId="77777777" w:rsidR="003C7FDA" w:rsidRDefault="00E45BE5" w:rsidP="003C7FDA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
-      <w:t>Kofinansiran od</w:t>
+      <w:t>Kofinansiran</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> od</w:t>
     </w:r>
     <w:r w:rsidR="003C7FDA">
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidR="003C7FDA" w:rsidRPr="002B2FC3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="26F6E61C" w14:textId="77777777" w:rsidR="003C7FDA" w:rsidRDefault="00E45BE5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="008C4790">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C711BF0" wp14:editId="4A1C7DCB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
@@ -15116,71 +35207,71 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54D5E76B" w14:textId="77777777" w:rsidR="00D54668" w:rsidRDefault="00D54668" w:rsidP="00244929">
+    <w:p w14:paraId="55C27819" w14:textId="77777777" w:rsidR="004D2F4D" w:rsidRDefault="004D2F4D" w:rsidP="00244929">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D56A050" w14:textId="77777777" w:rsidR="00D54668" w:rsidRDefault="00D54668" w:rsidP="00244929">
+    <w:p w14:paraId="5A59D983" w14:textId="77777777" w:rsidR="004D2F4D" w:rsidRDefault="004D2F4D" w:rsidP="00244929">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79AAD7D2" w14:textId="77777777" w:rsidR="00D54668" w:rsidRDefault="00D54668">
+    <w:p w14:paraId="77E05B9E" w14:textId="77777777" w:rsidR="004D2F4D" w:rsidRDefault="004D2F4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="34E6281E" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00772F71" w:rsidRDefault="00D02E9F" w:rsidP="00D02E9F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772F71">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00772F71">
         <w:rPr>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -19578,60 +39669,54 @@
   </w:num>
   <w:num w:numId="33" w16cid:durableId="792793025">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="324094567">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="742072770">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="288979745">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1607881462">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="824511805">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1936667451">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -19839,128 +39924,131 @@
     <w:rsid w:val="00321B92"/>
     <w:rsid w:val="0033018F"/>
     <w:rsid w:val="00330548"/>
     <w:rsid w:val="00334846"/>
     <w:rsid w:val="003422E5"/>
     <w:rsid w:val="00342ABC"/>
     <w:rsid w:val="0034451F"/>
     <w:rsid w:val="003535D9"/>
     <w:rsid w:val="00361693"/>
     <w:rsid w:val="00363D22"/>
     <w:rsid w:val="00367D69"/>
     <w:rsid w:val="00367FCD"/>
     <w:rsid w:val="00370B2B"/>
     <w:rsid w:val="003766C7"/>
     <w:rsid w:val="00377417"/>
     <w:rsid w:val="0038083D"/>
     <w:rsid w:val="00380BF8"/>
     <w:rsid w:val="003820AC"/>
     <w:rsid w:val="0038295E"/>
     <w:rsid w:val="00383369"/>
     <w:rsid w:val="00383612"/>
     <w:rsid w:val="003842DD"/>
     <w:rsid w:val="00384413"/>
     <w:rsid w:val="00390BD3"/>
     <w:rsid w:val="0039427A"/>
+    <w:rsid w:val="00394CC8"/>
     <w:rsid w:val="003A2043"/>
     <w:rsid w:val="003A26C8"/>
     <w:rsid w:val="003A5761"/>
     <w:rsid w:val="003A793E"/>
     <w:rsid w:val="003B1357"/>
     <w:rsid w:val="003B1989"/>
     <w:rsid w:val="003B6EFB"/>
     <w:rsid w:val="003C2315"/>
     <w:rsid w:val="003C266C"/>
     <w:rsid w:val="003C4967"/>
     <w:rsid w:val="003C6FF9"/>
     <w:rsid w:val="003C7FDA"/>
     <w:rsid w:val="003D121A"/>
     <w:rsid w:val="003D5F66"/>
     <w:rsid w:val="003D6748"/>
     <w:rsid w:val="003D6F02"/>
     <w:rsid w:val="003E01C9"/>
     <w:rsid w:val="003E05C8"/>
     <w:rsid w:val="003E2231"/>
     <w:rsid w:val="003E29CB"/>
     <w:rsid w:val="003E5706"/>
     <w:rsid w:val="003E5720"/>
     <w:rsid w:val="003E6AEB"/>
     <w:rsid w:val="003F04A0"/>
     <w:rsid w:val="003F1E9A"/>
     <w:rsid w:val="003F4AEF"/>
     <w:rsid w:val="003F54BA"/>
     <w:rsid w:val="003F68CF"/>
     <w:rsid w:val="003F6F6C"/>
     <w:rsid w:val="004049E4"/>
     <w:rsid w:val="004075DE"/>
     <w:rsid w:val="00410261"/>
     <w:rsid w:val="00411449"/>
     <w:rsid w:val="00413949"/>
     <w:rsid w:val="00415A5E"/>
     <w:rsid w:val="00417407"/>
     <w:rsid w:val="00426C90"/>
     <w:rsid w:val="00426FCC"/>
     <w:rsid w:val="00427028"/>
     <w:rsid w:val="004336E6"/>
+    <w:rsid w:val="0043464E"/>
     <w:rsid w:val="0043598A"/>
     <w:rsid w:val="004362BA"/>
     <w:rsid w:val="00446EE7"/>
     <w:rsid w:val="00451CA7"/>
     <w:rsid w:val="00453B20"/>
     <w:rsid w:val="0046159F"/>
     <w:rsid w:val="00462F0E"/>
     <w:rsid w:val="00465484"/>
     <w:rsid w:val="00465654"/>
     <w:rsid w:val="00466118"/>
     <w:rsid w:val="00467E00"/>
     <w:rsid w:val="00470417"/>
     <w:rsid w:val="00471AA6"/>
     <w:rsid w:val="00476EB6"/>
     <w:rsid w:val="004827C3"/>
     <w:rsid w:val="00483123"/>
     <w:rsid w:val="00483182"/>
     <w:rsid w:val="00483EC4"/>
     <w:rsid w:val="0048537C"/>
     <w:rsid w:val="00487819"/>
     <w:rsid w:val="004904D1"/>
     <w:rsid w:val="004932A6"/>
     <w:rsid w:val="00493D15"/>
     <w:rsid w:val="004A03CD"/>
     <w:rsid w:val="004A2540"/>
     <w:rsid w:val="004A4F74"/>
     <w:rsid w:val="004B21DE"/>
     <w:rsid w:val="004B7156"/>
     <w:rsid w:val="004C075C"/>
     <w:rsid w:val="004C121C"/>
     <w:rsid w:val="004C128D"/>
     <w:rsid w:val="004C31C1"/>
     <w:rsid w:val="004C3C91"/>
     <w:rsid w:val="004C52E2"/>
     <w:rsid w:val="004C55F2"/>
     <w:rsid w:val="004C79D4"/>
     <w:rsid w:val="004D190C"/>
     <w:rsid w:val="004D26DC"/>
+    <w:rsid w:val="004D2F4D"/>
     <w:rsid w:val="004D309A"/>
     <w:rsid w:val="004E2949"/>
     <w:rsid w:val="004E46BC"/>
     <w:rsid w:val="004E4A39"/>
     <w:rsid w:val="004F5CD0"/>
     <w:rsid w:val="00500711"/>
     <w:rsid w:val="00501D94"/>
     <w:rsid w:val="00505732"/>
     <w:rsid w:val="00517C1E"/>
     <w:rsid w:val="00526087"/>
     <w:rsid w:val="0052611D"/>
     <w:rsid w:val="00527609"/>
     <w:rsid w:val="005278E3"/>
     <w:rsid w:val="005301AA"/>
     <w:rsid w:val="005329EA"/>
     <w:rsid w:val="0054129C"/>
     <w:rsid w:val="0054321B"/>
     <w:rsid w:val="00543E5E"/>
     <w:rsid w:val="005464A6"/>
     <w:rsid w:val="005517DD"/>
     <w:rsid w:val="00553231"/>
     <w:rsid w:val="005570CB"/>
     <w:rsid w:val="00566E3E"/>
     <w:rsid w:val="0057104E"/>
     <w:rsid w:val="005714E3"/>
@@ -20122,50 +40210,51 @@
     <w:rsid w:val="00840AC4"/>
     <w:rsid w:val="00845BC8"/>
     <w:rsid w:val="00847D10"/>
     <w:rsid w:val="008511F5"/>
     <w:rsid w:val="00851816"/>
     <w:rsid w:val="00852271"/>
     <w:rsid w:val="008543D7"/>
     <w:rsid w:val="00855620"/>
     <w:rsid w:val="0085698A"/>
     <w:rsid w:val="00857F62"/>
     <w:rsid w:val="008605EF"/>
     <w:rsid w:val="008631DB"/>
     <w:rsid w:val="0086424D"/>
     <w:rsid w:val="008651CA"/>
     <w:rsid w:val="00871075"/>
     <w:rsid w:val="00873502"/>
     <w:rsid w:val="00875CD7"/>
     <w:rsid w:val="00876DFA"/>
     <w:rsid w:val="00877AF6"/>
     <w:rsid w:val="00882D0C"/>
     <w:rsid w:val="00893E6D"/>
     <w:rsid w:val="008977C0"/>
     <w:rsid w:val="00897C7E"/>
     <w:rsid w:val="008A2B96"/>
     <w:rsid w:val="008A4909"/>
+    <w:rsid w:val="008A4DCE"/>
     <w:rsid w:val="008A5B55"/>
     <w:rsid w:val="008B2078"/>
     <w:rsid w:val="008B3394"/>
     <w:rsid w:val="008B3FFD"/>
     <w:rsid w:val="008B44B5"/>
     <w:rsid w:val="008C1483"/>
     <w:rsid w:val="008C4510"/>
     <w:rsid w:val="008C513F"/>
     <w:rsid w:val="008C7B25"/>
     <w:rsid w:val="008D2202"/>
     <w:rsid w:val="008D3096"/>
     <w:rsid w:val="008D5BAE"/>
     <w:rsid w:val="008D5F0D"/>
     <w:rsid w:val="008D7425"/>
     <w:rsid w:val="008E0968"/>
     <w:rsid w:val="008E4089"/>
     <w:rsid w:val="008E51BF"/>
     <w:rsid w:val="008E8E83"/>
     <w:rsid w:val="008F0640"/>
     <w:rsid w:val="008F4A38"/>
     <w:rsid w:val="008F708F"/>
     <w:rsid w:val="008F7D14"/>
     <w:rsid w:val="00911FAA"/>
     <w:rsid w:val="0091288A"/>
     <w:rsid w:val="00920D78"/>
@@ -20238,95 +40327,97 @@
     <w:rsid w:val="00A245BE"/>
     <w:rsid w:val="00A257BA"/>
     <w:rsid w:val="00A257BE"/>
     <w:rsid w:val="00A267F0"/>
     <w:rsid w:val="00A302ED"/>
     <w:rsid w:val="00A30444"/>
     <w:rsid w:val="00A31C47"/>
     <w:rsid w:val="00A31FF0"/>
     <w:rsid w:val="00A320F7"/>
     <w:rsid w:val="00A4212F"/>
     <w:rsid w:val="00A45B42"/>
     <w:rsid w:val="00A506A8"/>
     <w:rsid w:val="00A54287"/>
     <w:rsid w:val="00A56649"/>
     <w:rsid w:val="00A56D2D"/>
     <w:rsid w:val="00A60EED"/>
     <w:rsid w:val="00A64843"/>
     <w:rsid w:val="00A7374E"/>
     <w:rsid w:val="00A7390E"/>
     <w:rsid w:val="00A77528"/>
     <w:rsid w:val="00A80CF7"/>
     <w:rsid w:val="00A85F28"/>
     <w:rsid w:val="00A8723B"/>
     <w:rsid w:val="00A971FB"/>
     <w:rsid w:val="00AA0ACD"/>
+    <w:rsid w:val="00AA7589"/>
     <w:rsid w:val="00AB3AF6"/>
     <w:rsid w:val="00AC19B7"/>
     <w:rsid w:val="00AD3918"/>
     <w:rsid w:val="00AD67BD"/>
     <w:rsid w:val="00AD6AFF"/>
     <w:rsid w:val="00AE2DE9"/>
     <w:rsid w:val="00AE6B35"/>
     <w:rsid w:val="00AE6F05"/>
     <w:rsid w:val="00AE78D1"/>
     <w:rsid w:val="00AF00CF"/>
     <w:rsid w:val="00AF090E"/>
     <w:rsid w:val="00AF19D3"/>
     <w:rsid w:val="00AF55F7"/>
     <w:rsid w:val="00AF67C2"/>
     <w:rsid w:val="00B04044"/>
     <w:rsid w:val="00B043A2"/>
     <w:rsid w:val="00B1033F"/>
     <w:rsid w:val="00B11571"/>
     <w:rsid w:val="00B150BA"/>
     <w:rsid w:val="00B17A02"/>
     <w:rsid w:val="00B2150E"/>
     <w:rsid w:val="00B230BF"/>
     <w:rsid w:val="00B26D22"/>
     <w:rsid w:val="00B26E0C"/>
     <w:rsid w:val="00B327C4"/>
     <w:rsid w:val="00B3569A"/>
     <w:rsid w:val="00B356DD"/>
     <w:rsid w:val="00B42223"/>
     <w:rsid w:val="00B42A1F"/>
     <w:rsid w:val="00B42C10"/>
     <w:rsid w:val="00B435F6"/>
     <w:rsid w:val="00B465F4"/>
     <w:rsid w:val="00B47808"/>
     <w:rsid w:val="00B47EEE"/>
     <w:rsid w:val="00B50DDD"/>
     <w:rsid w:val="00B55813"/>
     <w:rsid w:val="00B573B4"/>
     <w:rsid w:val="00B6295F"/>
     <w:rsid w:val="00B63435"/>
     <w:rsid w:val="00B6592A"/>
     <w:rsid w:val="00B6660D"/>
     <w:rsid w:val="00B72406"/>
     <w:rsid w:val="00B756D0"/>
     <w:rsid w:val="00B7619E"/>
     <w:rsid w:val="00B76E8E"/>
+    <w:rsid w:val="00B817FF"/>
     <w:rsid w:val="00B83A77"/>
     <w:rsid w:val="00B84976"/>
     <w:rsid w:val="00B901FE"/>
     <w:rsid w:val="00B90C49"/>
     <w:rsid w:val="00B9186A"/>
     <w:rsid w:val="00B925EC"/>
     <w:rsid w:val="00B94D72"/>
     <w:rsid w:val="00B96D47"/>
     <w:rsid w:val="00B97B31"/>
     <w:rsid w:val="00BA0936"/>
     <w:rsid w:val="00BA09E7"/>
     <w:rsid w:val="00BA0D0D"/>
     <w:rsid w:val="00BA0EAE"/>
     <w:rsid w:val="00BA1734"/>
     <w:rsid w:val="00BA3713"/>
     <w:rsid w:val="00BA77AF"/>
     <w:rsid w:val="00BB0060"/>
     <w:rsid w:val="00BB056E"/>
     <w:rsid w:val="00BB2450"/>
     <w:rsid w:val="00BB4389"/>
     <w:rsid w:val="00BB6277"/>
     <w:rsid w:val="00BC144A"/>
     <w:rsid w:val="00BC4A16"/>
     <w:rsid w:val="00BC4A7C"/>
     <w:rsid w:val="00BC75C0"/>
@@ -20382,50 +40473,51 @@
     <w:rsid w:val="00CA65C1"/>
     <w:rsid w:val="00CB132B"/>
     <w:rsid w:val="00CB1B52"/>
     <w:rsid w:val="00CB38C5"/>
     <w:rsid w:val="00CB7449"/>
     <w:rsid w:val="00CC00FF"/>
     <w:rsid w:val="00CC018D"/>
     <w:rsid w:val="00CC3549"/>
     <w:rsid w:val="00CC3EF7"/>
     <w:rsid w:val="00CC7A27"/>
     <w:rsid w:val="00CD032C"/>
     <w:rsid w:val="00CD30F8"/>
     <w:rsid w:val="00CD5014"/>
     <w:rsid w:val="00CE37F3"/>
     <w:rsid w:val="00CF10C1"/>
     <w:rsid w:val="00CF1DD3"/>
     <w:rsid w:val="00CF273E"/>
     <w:rsid w:val="00CF69E5"/>
     <w:rsid w:val="00D006D7"/>
     <w:rsid w:val="00D02E9F"/>
     <w:rsid w:val="00D04D5C"/>
     <w:rsid w:val="00D06506"/>
     <w:rsid w:val="00D10727"/>
     <w:rsid w:val="00D119CB"/>
     <w:rsid w:val="00D17816"/>
+    <w:rsid w:val="00D23275"/>
     <w:rsid w:val="00D24CCF"/>
     <w:rsid w:val="00D2669A"/>
     <w:rsid w:val="00D27540"/>
     <w:rsid w:val="00D2788F"/>
     <w:rsid w:val="00D30253"/>
     <w:rsid w:val="00D3183C"/>
     <w:rsid w:val="00D34D23"/>
     <w:rsid w:val="00D41973"/>
     <w:rsid w:val="00D42386"/>
     <w:rsid w:val="00D423CD"/>
     <w:rsid w:val="00D4311E"/>
     <w:rsid w:val="00D47302"/>
     <w:rsid w:val="00D47321"/>
     <w:rsid w:val="00D52184"/>
     <w:rsid w:val="00D5248B"/>
     <w:rsid w:val="00D5382F"/>
     <w:rsid w:val="00D54668"/>
     <w:rsid w:val="00D54E65"/>
     <w:rsid w:val="00D574D2"/>
     <w:rsid w:val="00D57F13"/>
     <w:rsid w:val="00D666F9"/>
     <w:rsid w:val="00D66D6B"/>
     <w:rsid w:val="00D7213C"/>
     <w:rsid w:val="00D72432"/>
     <w:rsid w:val="00D74D73"/>
@@ -20561,56 +40653,58 @@
     <w:rsid w:val="00F6621F"/>
     <w:rsid w:val="00F66D36"/>
     <w:rsid w:val="00F73EEA"/>
     <w:rsid w:val="00F7482A"/>
     <w:rsid w:val="00F75840"/>
     <w:rsid w:val="00F77144"/>
     <w:rsid w:val="00F83029"/>
     <w:rsid w:val="00F8500B"/>
     <w:rsid w:val="00F86BAE"/>
     <w:rsid w:val="00F86FEC"/>
     <w:rsid w:val="00F93100"/>
     <w:rsid w:val="00F95728"/>
     <w:rsid w:val="00FA188E"/>
     <w:rsid w:val="00FA2282"/>
     <w:rsid w:val="00FA3A0F"/>
     <w:rsid w:val="00FA6636"/>
     <w:rsid w:val="00FA6ADB"/>
     <w:rsid w:val="00FB048D"/>
     <w:rsid w:val="00FB17C1"/>
     <w:rsid w:val="00FB1FD7"/>
     <w:rsid w:val="00FC49E4"/>
     <w:rsid w:val="00FC4BD1"/>
     <w:rsid w:val="00FC524D"/>
     <w:rsid w:val="00FD04FB"/>
     <w:rsid w:val="00FD0588"/>
+    <w:rsid w:val="00FD0DF4"/>
     <w:rsid w:val="00FD15A4"/>
     <w:rsid w:val="00FD3FFF"/>
     <w:rsid w:val="00FD64CB"/>
     <w:rsid w:val="00FD7017"/>
     <w:rsid w:val="00FE0984"/>
     <w:rsid w:val="00FE2768"/>
+    <w:rsid w:val="00FE31E8"/>
     <w:rsid w:val="00FE57D5"/>
     <w:rsid w:val="00FE5DCE"/>
     <w:rsid w:val="00FF5C56"/>
     <w:rsid w:val="00FF69DD"/>
     <w:rsid w:val="00FF728D"/>
     <w:rsid w:val="045FAAA1"/>
     <w:rsid w:val="0682ED8E"/>
     <w:rsid w:val="0A2A74E1"/>
     <w:rsid w:val="11B803DD"/>
     <w:rsid w:val="11E85EDF"/>
     <w:rsid w:val="127F51DA"/>
     <w:rsid w:val="12EC83CE"/>
     <w:rsid w:val="14C33E2E"/>
     <w:rsid w:val="1586B4FD"/>
     <w:rsid w:val="16EC6DD4"/>
     <w:rsid w:val="182CAE9F"/>
     <w:rsid w:val="195A78A9"/>
     <w:rsid w:val="1B8E1664"/>
     <w:rsid w:val="1C42CC88"/>
     <w:rsid w:val="205222C7"/>
     <w:rsid w:val="21D39112"/>
     <w:rsid w:val="27DF779E"/>
     <w:rsid w:val="28B13F43"/>
     <w:rsid w:val="295186E7"/>
     <w:rsid w:val="2B52C0CE"/>
@@ -20622,50 +40716,51 @@
     <w:rsid w:val="34544CA5"/>
     <w:rsid w:val="37E68EE1"/>
     <w:rsid w:val="389C3ECA"/>
     <w:rsid w:val="39531C9E"/>
     <w:rsid w:val="3A539A43"/>
     <w:rsid w:val="3FCFF122"/>
     <w:rsid w:val="42262920"/>
     <w:rsid w:val="45DB03B7"/>
     <w:rsid w:val="48BA7534"/>
     <w:rsid w:val="4C4ADBD4"/>
     <w:rsid w:val="510DC9CA"/>
     <w:rsid w:val="53A2E891"/>
     <w:rsid w:val="55394D4E"/>
     <w:rsid w:val="55E1565B"/>
     <w:rsid w:val="56ED253E"/>
     <w:rsid w:val="57EE16A8"/>
     <w:rsid w:val="5B457CF7"/>
     <w:rsid w:val="627BF62F"/>
     <w:rsid w:val="62AB4F68"/>
     <w:rsid w:val="65A3A37A"/>
     <w:rsid w:val="6703483C"/>
     <w:rsid w:val="68469F66"/>
     <w:rsid w:val="69DD25CD"/>
     <w:rsid w:val="6B8C0D7A"/>
     <w:rsid w:val="703D0B33"/>
+    <w:rsid w:val="72F84FA2"/>
     <w:rsid w:val="73CC8A7D"/>
     <w:rsid w:val="778C0A54"/>
     <w:rsid w:val="78832F41"/>
     <w:rsid w:val="7A387F22"/>
     <w:rsid w:val="7BDF50B1"/>
     <w:rsid w:val="7BDFBD90"/>
     <w:rsid w:val="7DB2D17F"/>
     <w:rsid w:val="7E6F2D98"/>
     <w:rsid w:val="7EFC20C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -22017,51 +42112,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2096630776">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.kcsfoundation.org/node/117?language=sh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/06/11-Guidelines-for-HRBA-SRB-02.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/06/11-Guidelines-for-Environmental-Consideration-SRB-02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/05/11-Udhezuesi-per-aplikante-Perfshirja-e-qytetareve-SRB-02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/05/11-Udhezuesi-per-aplikante-Perfshirja-e-qytetareve-SRB-02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.kcsfoundation.org/node/117?language=sh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/06/11-Guidelines-for-HRBA-SRB-02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/06/11-Guidelines-for-Environmental-Consideration-SRB-02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/05/11-Udhezuesi-per-aplikante-Integrimi-gjinor-SRB-02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -22318,50 +42413,79 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9c269002-5b88-4b91-944d-0b2fb91db9e6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="713c5f83-8359-461c-8f89-ea687126d96b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFDE117324705146B15E866CB530E08A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a309f87d2a08c79bdb0245cf5112a1e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c269002-5b88-4b91-944d-0b2fb91db9e6" xmlns:ns3="713c5f83-8359-461c-8f89-ea687126d96b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44d53d3ba709e1367c9f0e380271c363" ns2:_="" ns3:_="">
     <xsd:import namespace="9c269002-5b88-4b91-944d-0b2fb91db9e6"/>
     <xsd:import namespace="713c5f83-8359-461c-8f89-ea687126d96b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Llojiidokumentit" minOccurs="0"/>
@@ -22575,148 +42699,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{810B607B-3B43-4D86-B4D1-B30B91EAB536}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB68AB90-1AB4-44BC-998F-C1A2CA42A312}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9c269002-5b88-4b91-944d-0b2fb91db9e6"/>
+    <ds:schemaRef ds:uri="713c5f83-8359-461c-8f89-ea687126d96b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBC2050B-F0EE-4D92-95D2-6265B223FCA7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D32C302-419C-44A7-B04C-B10A28B2F96B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7EE2101-ADB5-4B84-8FC3-1D126B44A2ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9c269002-5b88-4b91-944d-0b2fb91db9e6"/>
     <ds:schemaRef ds:uri="713c5f83-8359-461c-8f89-ea687126d96b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>29940</Characters>
+  <Pages>20</Pages>
+  <Words>5325</Words>
+  <Characters>30359</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>70</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>252</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35122</CharactersWithSpaces>
+  <CharactersWithSpaces>35613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>KCSF</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BFDE117324705146B15E866CB530E08A</vt:lpwstr>
   </property>