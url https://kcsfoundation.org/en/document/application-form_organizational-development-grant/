--- v0 (2026-06-01)
+++ v1 (2026-06-21)
@@ -14,405 +14,437 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="07CAE1D3" w14:textId="58D91A98" w:rsidR="00B9186A" w:rsidRPr="00046CA3" w:rsidRDefault="4D14C23C" w:rsidP="3A55E816">
+    <w:p w14:paraId="07CAE1D3" w14:textId="58D91A98" w:rsidR="00B9186A" w:rsidRPr="00B47E37" w:rsidRDefault="4D14C23C" w:rsidP="3A55E816">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A55E816">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ENGAGEMENT FOR JOINT ACTION </w:t>
       </w:r>
-      <w:r w:rsidR="58BDF806" w:rsidRPr="3A55E816">
+      <w:r w:rsidR="58BDF806" w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="3A55E816">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> EJA KOSOVO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D462024" w14:textId="58D2BB93" w:rsidR="00B9186A" w:rsidRDefault="00B9186A" w:rsidP="00B9186A">
+    <w:p w14:paraId="0D462024" w14:textId="58D2BB93" w:rsidR="00B9186A" w:rsidRPr="00B47E37" w:rsidRDefault="00B9186A" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046CA3">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">APPLICATION FORM FOR </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB429A">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ORGANIZATIONAL DEVELOPMENT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046CA3">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> GRANTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC8FF2D" w14:textId="77777777" w:rsidR="001B28B7" w:rsidRDefault="001B28B7" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21C99BAF" w14:textId="77777777" w:rsidR="001B28B7" w:rsidRPr="001B28B7" w:rsidRDefault="001B28B7" w:rsidP="001B28B7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AF5F809" w14:textId="77777777" w:rsidR="001B28B7" w:rsidRPr="001B28B7" w:rsidRDefault="001B28B7" w:rsidP="001B28B7">
+    <w:p w14:paraId="1AF5F809" w14:textId="77777777" w:rsidR="001B28B7" w:rsidRPr="00B47E37" w:rsidRDefault="001B28B7" w:rsidP="001B28B7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B28B7">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>IMPORTANT INFORMATION!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69394304" w14:textId="77777777" w:rsidR="001B28B7" w:rsidRPr="001B28B7" w:rsidRDefault="001B28B7" w:rsidP="001B28B7">
+    <w:p w14:paraId="69394304" w14:textId="77777777" w:rsidR="001B28B7" w:rsidRPr="00B47E37" w:rsidRDefault="001B28B7" w:rsidP="001B28B7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B28B7">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>This Word format application form is a supplementary document designed to help applicants prepare their proposals without needing to continuously log in to the online application platform.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B28B7">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document serves solely as a preparatory tool and cannot be used as an official application form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507385AA" w14:textId="3C033BC6" w:rsidR="001B28B7" w:rsidRPr="001B28B7" w:rsidRDefault="001B28B7" w:rsidP="001B28B7">
+    <w:p w14:paraId="507385AA" w14:textId="3C033BC6" w:rsidR="001B28B7" w:rsidRPr="00B47E37" w:rsidRDefault="001B28B7" w:rsidP="001B28B7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B28B7">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The content of this application form is identical to that of the online application form. However, applicants must ensure that they have followed all the detailed instructions provided in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00375727">
+        <w:r w:rsidRPr="00B47E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>online application form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001B28B7">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADBBD3F" w14:textId="77777777" w:rsidR="001B28B7" w:rsidRPr="001B28B7" w:rsidRDefault="001B28B7" w:rsidP="001B28B7">
+    <w:p w14:paraId="7ADBBD3F" w14:textId="77777777" w:rsidR="001B28B7" w:rsidRPr="00B47E37" w:rsidRDefault="001B28B7" w:rsidP="001B28B7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B28B7">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">We strongly encourage applicants to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E92704">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>submit their applications well before the deadline</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B28B7">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to avoid any last-minute technical difficulties. These issues can include heavy internet traffic, internet connection problems, or electricity failures, which may lead to difficulties in submission. KCSF cannot be held responsible for any delays caused by these issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DAD0B6" w14:textId="34CF12A0" w:rsidR="001B28B7" w:rsidRDefault="001B28B7" w:rsidP="001B28B7">
+    <w:p w14:paraId="45DAD0B6" w14:textId="34CF12A0" w:rsidR="001B28B7" w:rsidRPr="00B47E37" w:rsidRDefault="001B28B7" w:rsidP="001B28B7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B28B7">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any questions regarding application preparation or details about the grant application, please contact us via email at </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00E92704" w:rsidRPr="009E2961">
+        <w:r w:rsidR="00E92704" w:rsidRPr="00B47E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>eja@kcsfoundation.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E92704">
+      <w:r w:rsidR="00E92704" w:rsidRPr="00B47E37">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12911545" w14:textId="77777777" w:rsidR="00E92704" w:rsidRDefault="00E92704" w:rsidP="001B28B7">
+    <w:p w14:paraId="12911545" w14:textId="77777777" w:rsidR="00E92704" w:rsidRPr="00B47E37" w:rsidRDefault="00E92704" w:rsidP="001B28B7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3340B48C" w14:textId="1ADF23FB" w:rsidR="00E92704" w:rsidRPr="004A55A4" w:rsidRDefault="30D4D6C7" w:rsidP="1E1A9456">
+    <w:p w14:paraId="3340B48C" w14:textId="1ADF23FB" w:rsidR="00E92704" w:rsidRPr="00B47E37" w:rsidRDefault="30D4D6C7" w:rsidP="1E1A9456">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="1E1A9456">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="75EC21BC" w:rsidRPr="1E1A9456">
+      <w:r w:rsidR="75EC21BC" w:rsidRPr="00B47E37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rganizational </w:t>
       </w:r>
-      <w:r w:rsidRPr="1E1A9456">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="58EF4602" w:rsidRPr="1E1A9456">
+      <w:r w:rsidR="58EF4602" w:rsidRPr="00B47E37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">evelopment </w:t>
       </w:r>
-      <w:r w:rsidRPr="1E1A9456">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidR="6E67FF6B" w:rsidRPr="1E1A9456">
+      <w:r w:rsidR="6E67FF6B" w:rsidRPr="00B47E37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rants</w:t>
       </w:r>
-      <w:r w:rsidRPr="1E1A9456">
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do not fund project activities, programmatic interventions, sub-granting, or capital investment. If your proposal is primarily about delivering activities to beneficiaries or the public rather than strengthening your organization internally, this is not the right instrument. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C50C024" w14:textId="77777777" w:rsidR="00E92704" w:rsidRPr="00E92704" w:rsidRDefault="00E92704" w:rsidP="001B28B7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FD65187" w14:textId="77777777" w:rsidR="001B28B7" w:rsidRDefault="001B28B7" w:rsidP="001B28B7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -480,108 +512,77 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F9E18A" w14:textId="77777777" w:rsidR="001B28B7" w:rsidRDefault="001B28B7" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D4AED01" w14:textId="77777777" w:rsidR="001B28B7" w:rsidRDefault="001B28B7" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...30 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CE67F6D" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00DE6577" w:rsidRDefault="00E16A1E" w:rsidP="00E16A1E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="65A3A37A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CHAPTER 1: Information about the applicant organization </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B367DD" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00DE6577" w:rsidRDefault="00E16A1E" w:rsidP="00E16A1E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="5B9BD5"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9286" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1519,115 +1520,82 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="243135DC" w14:textId="77777777" w:rsidR="00E92704" w:rsidRPr="004A55A4" w:rsidRDefault="30D4D6C7" w:rsidP="00E92704">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sports clubs, sports federations, amateur cultural associations, and religious organizations are not eligible for this grant. If your organization falls into any of these categories, please do not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>submit an application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CA0000" w14:textId="77777777" w:rsidR="00E92704" w:rsidRPr="00FC0896" w:rsidRDefault="00E92704" w:rsidP="1E1A9456">
-[...32 lines deleted...]
-    </w:p>
     <w:p w14:paraId="38C1FB1B" w14:textId="77777777" w:rsidR="001B28B7" w:rsidRPr="00DB429A" w:rsidRDefault="001B28B7" w:rsidP="00B9186A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3194FF8E" w14:textId="3D87A8BB" w:rsidR="00B9186A" w:rsidRPr="003D6748" w:rsidRDefault="00B9186A" w:rsidP="00B9186A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB429A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CHAPTER 2: </w:t>
       </w:r>
       <w:r w:rsidR="003D6748" w:rsidRPr="3FCFF122">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Main information </w:t>
       </w:r>
       <w:r w:rsidR="003D6748">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>for the Organizational Development</w:t>
       </w:r>
       <w:r w:rsidR="003D6748" w:rsidRPr="3FCFF122">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -2252,76 +2220,111 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D3A6271" w14:textId="77777777" w:rsidR="00AB3AF6" w:rsidRPr="00DE6577" w:rsidRDefault="00AB3AF6">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If yes, which donor, what amount and when are you expecting a response?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="335CE1E6" w14:textId="060CEB3A" w:rsidR="00B9186A" w:rsidRPr="00DB429A" w:rsidRDefault="00B9186A" w:rsidP="00B9186A">
+    <w:p w14:paraId="5B2226F8" w14:textId="77777777" w:rsidR="003C5442" w:rsidRDefault="003C5442" w:rsidP="00B9186A">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CDCE4C1" w14:textId="77777777" w:rsidR="003C5442" w:rsidRDefault="003C5442" w:rsidP="00B9186A">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335CE1E6" w14:textId="671F751E" w:rsidR="00B9186A" w:rsidRPr="00DB429A" w:rsidRDefault="00B9186A" w:rsidP="00B9186A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB429A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CHAPTER 3: Summary of proposal </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB429A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F02CAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2784,69 +2787,99 @@
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8A6D00"/>
         </w:rPr>
         <w:t xml:space="preserve">Note for applicants: </w:t>
       </w:r>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Self-assessment ratings are baseline data. At the end of the grant, you will be asked to re-rate against the same domains. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D29C955" w14:textId="77777777" w:rsidR="00FC0896" w:rsidRPr="00FA6712" w:rsidRDefault="00FC0896" w:rsidP="00FC0896">
       <w:pPr>
         <w:spacing w:line="290" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D94914A" w14:textId="77777777" w:rsidR="00FA6712" w:rsidRPr="004A55A4" w:rsidRDefault="388D8BEB" w:rsidP="00FA6712">
+    <w:p w14:paraId="15A040B1" w14:textId="77777777" w:rsidR="003C5442" w:rsidRDefault="003C5442" w:rsidP="00FA6712">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1E1A9456">
+    </w:p>
+    <w:p w14:paraId="07A582B9" w14:textId="77777777" w:rsidR="003C5442" w:rsidRDefault="003C5442" w:rsidP="00FA6712">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B8D3BE" w14:textId="30996431" w:rsidR="003C5442" w:rsidRDefault="388D8BEB" w:rsidP="00FA6712">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E1A9456">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Part A — Self-rating across six capacity domains</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="67969660" w14:textId="77777777" w:rsidR="00FA6712" w:rsidRPr="004A55A4" w:rsidRDefault="388D8BEB" w:rsidP="00FA6712">
+      <w:r w:rsidR="003C5442">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67969660" w14:textId="48323219" w:rsidR="00FA6712" w:rsidRPr="003C5442" w:rsidRDefault="388D8BEB" w:rsidP="00FA6712">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>For each domain below, read the four maturity-level definitions (Emerging / Developing / Functional / Strong), select the one that most closely describes your organization today, and provide a short justification (up to 200 characters) explaining the basis for your rating.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6627B30C" w14:textId="0E4DABB1" w:rsidR="00FA6712" w:rsidRPr="009B09B5" w:rsidRDefault="388D8BEB" w:rsidP="00FA6712">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Domain 1 — Internal Governance and Decision-Making</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6875388A" w14:textId="2D8C5B1B" w:rsidR="00FA6712" w:rsidRDefault="388D8BEB" w:rsidP="66AB29D5">
       <w:pPr>
         <w:spacing w:before="80" w:after="120" w:line="300" w:lineRule="auto"/>
@@ -3571,76 +3604,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> ] Strong</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C9DA76" w14:textId="213D1F1A" w:rsidR="00E92704" w:rsidRDefault="388D8BEB" w:rsidP="1E1A9456">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A5A5A"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A5A5A"/>
         </w:rPr>
         <w:t>Justification (200 characters max): ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD430A7" w14:textId="77777777" w:rsidR="001C6032" w:rsidRDefault="001C6032" w:rsidP="1E1A9456">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4AC1D1D9" w14:textId="77777777" w:rsidR="001C6032" w:rsidRPr="009B09B5" w:rsidRDefault="53FA25C7" w:rsidP="001C6032">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Domain 2 — Financial Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089C4EE6" w14:textId="770F44D0" w:rsidR="001C6032" w:rsidRPr="009B09B5" w:rsidRDefault="53FA25C7" w:rsidP="001C6032">
       <w:pPr>
         <w:spacing w:before="80" w:after="120" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Systems and practices for managing money such as accounting, budgeting, financial controls, audit, donor reporting, and financial transparency.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4412,50 +4434,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DB39E93" w14:textId="77777777" w:rsidR="001C6032" w:rsidRPr="009B09B5" w:rsidRDefault="53FA25C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E1A9456">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Developing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2ED7425F" w14:textId="21F08991" w:rsidR="001C6032" w:rsidRPr="009B09B5" w:rsidRDefault="53FA25C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -5070,90 +5093,100 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5144F63C" w14:textId="77777777" w:rsidR="001C6032" w:rsidRPr="009B09B5" w:rsidRDefault="53FA25C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E1A9456">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Some consultation happens in project design (focus groups, surveys) but not consistently. Target group analysis distinguishes broad sub-groups. A feedback mechanism may exist (e.g., an email address) but is not actively used by constituents. Engagement varies by project lead and project type.</w:t>
+              <w:t xml:space="preserve">Some consultation happens in project design (focus groups, surveys) but not consistently. Target group analysis distinguishes broad sub-groups. A feedback mechanism may exist </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1E1A9456">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(e.g., an email address) but is not actively used by constituents. Engagement varies by project lead and project type.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C6032" w:rsidRPr="009B09B5" w14:paraId="3D680930" w14:textId="77777777" w:rsidTr="1E1A9456">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7345B9EF" w14:textId="77777777" w:rsidR="001C6032" w:rsidRPr="009B09B5" w:rsidRDefault="53FA25C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E1A9456">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Functional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54FB07D3" w14:textId="77777777" w:rsidR="001C6032" w:rsidRPr="009B09B5" w:rsidRDefault="53FA25C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -5818,50 +5851,51 @@
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F1943A9" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRDefault="573E79A6" w:rsidP="1E1A9456">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E1A9456">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Strong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="374596F7" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRDefault="573E79A6" w:rsidP="1E1A9456">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -5905,124 +5939,129 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9026"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC5136" w14:paraId="6D199E87" w14:textId="77777777" w:rsidTr="1E1A9456">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="160" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E186D5B" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRDefault="573E79A6" w:rsidP="1E1A9456">
+          <w:p w14:paraId="2E186D5B" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRPr="003C5442" w:rsidRDefault="573E79A6" w:rsidP="1E1A9456">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C5442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Your self-rating:</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="1E1A9456">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="003C5442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">   [</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="1E1A9456">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="003C5442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> ] Emerging </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="1E1A9456">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="003C5442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">   [</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="1E1A9456">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="003C5442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> ] Developing </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="1E1A9456">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="003C5442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">   [</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="1E1A9456">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="003C5442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> ] Functional </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="1E1A9456">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="003C5442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">   [</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="1E1A9456">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="003C5442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> ] Strong</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A280A21" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRDefault="573E79A6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7A280A21" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRPr="003C5442" w:rsidRDefault="573E79A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C5442">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5A5A5A"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Justification (200 characters): _______________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0AE39BB4" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRDefault="00EC5136" w:rsidP="00EC5136">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58D90934" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRDefault="573E79A6" w:rsidP="1E1A9456">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -6665,50 +6704,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="021211F9" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRDefault="00EC5136" w:rsidP="00EC5136">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A481E6E" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRDefault="573E79A6" w:rsidP="1E1A9456">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Part B — Priority focus areas for the grant (3000 characters)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC41272" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRDefault="573E79A6" w:rsidP="1E1A9456">
       <w:pPr>
         <w:spacing w:before="60" w:after="100" w:line="280" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Of the six domains above, identify the 2–3 where the organizational development activities funded by this grant will produce the most change. List them in order of priority. For each, in 2–4 sentences, explain why this is a priority for your organization at this stage in its development.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C045786" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRDefault="00EC5136" w:rsidP="00EC5136">
       <w:pPr>
         <w:spacing w:after="40"/>
@@ -6956,53 +6996,53 @@
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="77BC63FF" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRDefault="573E79A6" w:rsidP="1E1A9456">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E1A9456">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[2–4 sentences]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5136" w14:paraId="772D87B2" w14:textId="77777777" w:rsidTr="1E1A9456">
+      <w:tr w:rsidR="00EC5136" w14:paraId="772D87B2" w14:textId="77777777" w:rsidTr="00D161B0">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="09E3B8D7" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRDefault="573E79A6" w:rsidP="1E1A9456">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -7293,195 +7333,142 @@
     </w:p>
     <w:p w14:paraId="61AA11F8" w14:textId="77777777" w:rsidR="00EC5136" w:rsidRDefault="573E79A6" w:rsidP="1E1A9456">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="30" w:after="50" w:line="270" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>What will an outside observer (auditor, evaluator, KCSF staff at site visit) be able to see at the endline that they could not see at the baseline?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54804217" w14:textId="747A0923" w:rsidR="00EC5136" w:rsidRDefault="3F950202" w:rsidP="3F950202">
+    <w:p w14:paraId="362DC533" w14:textId="08F4728A" w:rsidR="001C6032" w:rsidRPr="007C514A" w:rsidRDefault="3F950202" w:rsidP="007C514A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="30" w:after="50" w:line="270" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3F950202">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Where in the maturity rubric for this domain will your organization sit after the completion of the grant?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577454E1" w14:textId="368B785B" w:rsidR="00EC5136" w:rsidRPr="000352F8" w:rsidRDefault="00EC5136" w:rsidP="3F950202">
-[...37 lines deleted...]
-    </w:p>
     <w:p w14:paraId="18CDC21A" w14:textId="77777777" w:rsidR="001C6032" w:rsidRPr="00FC0896" w:rsidRDefault="001C6032" w:rsidP="1E1A9456">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34DCF124" w14:textId="7BC2C6E0" w:rsidR="00E92704" w:rsidRPr="00DB429A" w:rsidRDefault="30D4D6C7" w:rsidP="1E1A9456">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>CHAPTER 6: Organizational Development Activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4D2D9A" w14:textId="77777777" w:rsidR="00E92704" w:rsidRDefault="00E92704" w:rsidP="1E1A9456">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="12775EBF" w14:textId="3B607AA0" w:rsidR="00B9186A" w:rsidRPr="007C514A" w:rsidRDefault="4D14C23C" w:rsidP="007C514A">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1E1A9456">
+      <w:r w:rsidRPr="007C514A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Organizational development activities</w:t>
       </w:r>
-      <w:r w:rsidR="655146CB" w:rsidRPr="1E1A9456">
+      <w:r w:rsidR="655146CB" w:rsidRPr="007C514A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="655146CB" w:rsidRPr="1E1A9456">
+      <w:r w:rsidR="655146CB" w:rsidRPr="007C514A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(10000 characters)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2209A9" w14:textId="77777777" w:rsidR="00054ACC" w:rsidRDefault="5216A989" w:rsidP="00054ACC">
       <w:pPr>
         <w:spacing w:before="60" w:after="100" w:line="280" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Describe the organizational development activities you intend to undertake under this grant. Organize your response by the priority focus areas identified in Chapter 5 Part B. For each activity, address the following four questions:</w:t>
       </w:r>
     </w:p>
@@ -7573,50 +7560,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Describe how the organization will work differently once the activity is completed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8D8814" w14:textId="7AC4186C" w:rsidR="00054ACC" w:rsidRDefault="5216A989" w:rsidP="1E1A9456">
       <w:pPr>
         <w:spacing w:before="60" w:after="100" w:line="280" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. Who will use the deliverable and how will it be sustained post-grant? </w:t>
       </w:r>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify the staff role(s) responsible for applying the deliverable after the grant </w:t>
       </w:r>
       <w:r w:rsidR="6827CAC3" w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ends and</w:t>
       </w:r>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> explain how its use will be maintained without ongoing external support.</w:t>
@@ -7646,251 +7634,202 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">CHAPTER </w:t>
       </w:r>
       <w:r w:rsidR="5216A989" w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: Engagement of citizens in organizational work </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698EC2B2" w14:textId="0E0761CF" w:rsidR="007617AE" w:rsidRDefault="007617AE" w:rsidP="003B1989">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="698EC2B2" w14:textId="0E0761CF" w:rsidR="007617AE" w:rsidRPr="007C514A" w:rsidRDefault="007617AE" w:rsidP="007C514A">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00467E00">
+      <w:r w:rsidRPr="007C514A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Target Groups </w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="1C9E8F02" w14:textId="4C3FF96C" w:rsidR="003B1989" w:rsidRPr="00F04DB6" w:rsidRDefault="003B1989" w:rsidP="00F04DB6">
+        <w:t xml:space="preserve">Target Groups (In the online application system you must select one of the groups: women, youth, people with disabilities, ethnic minorities, LGBTI, elderly, other (specify). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9E8F02" w14:textId="4C3FF96C" w:rsidR="003B1989" w:rsidRPr="00F04DB6" w:rsidRDefault="003B1989" w:rsidP="007C514A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F11C78F" w14:textId="7A7DC3C8" w:rsidR="00B9186A" w:rsidRPr="00DB429A" w:rsidRDefault="00B9186A" w:rsidP="00F04DB6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4F11C78F" w14:textId="7A7DC3C8" w:rsidR="00B9186A" w:rsidRPr="007C514A" w:rsidRDefault="00B9186A" w:rsidP="007C514A">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB429A">
+      <w:r w:rsidRPr="007C514A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Target groups and involvement of citizens in the work of the organization</w:t>
       </w:r>
-      <w:r w:rsidR="00D02E9F">
+      <w:r w:rsidR="00D02E9F" w:rsidRPr="007C514A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (For detailed guidelines on how to answer this question, please download the document </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00D02E9F" w:rsidRPr="00F10CC2">
+        <w:r w:rsidR="00D02E9F" w:rsidRPr="007C514A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>HERE</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D02E9F">
+      <w:r w:rsidR="00D02E9F" w:rsidRPr="007C514A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB429A">
+      <w:r w:rsidRPr="007C514A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007617AE" w:rsidRPr="003009A0">
+      <w:r w:rsidR="007617AE" w:rsidRPr="007C514A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="006E47ED">
+      <w:r w:rsidR="006E47ED" w:rsidRPr="007C514A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="007617AE" w:rsidRPr="003009A0">
+      <w:r w:rsidR="007617AE" w:rsidRPr="007C514A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>000 characters)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B85320" w14:textId="5124DBF2" w:rsidR="00B96D47" w:rsidRDefault="00B9186A" w:rsidP="00B9186A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="34B85320" w14:textId="353AA767" w:rsidR="00B96D47" w:rsidRDefault="00B9186A" w:rsidP="007C514A">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DB429A">
+      <w:r w:rsidRPr="007C514A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">What are </w:t>
       </w:r>
-      <w:r w:rsidR="007617AE">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00DB429A">
+      <w:r w:rsidR="007617AE" w:rsidRPr="007C514A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the main </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C514A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>target groups</w:t>
       </w:r>
-      <w:r w:rsidR="007617AE">
+      <w:r w:rsidR="007617AE" w:rsidRPr="007C514A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of your organization</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB429A">
+      <w:r w:rsidRPr="007C514A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
-      <w:r w:rsidR="007617AE" w:rsidRPr="00467E00">
+      <w:r w:rsidR="007617AE" w:rsidRPr="007C514A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">What are their characteristics? </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB429A">
         <w:t xml:space="preserve">What is your practice to date in involving citizens in your work?  In future, how do you intend to involve citizens in the work of your organization? </w:t>
       </w:r>
       <w:r w:rsidR="007617AE">
         <w:t>How will organizational development activities support your intentions to better involve citizens in the work of your organization?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="272C4CD9" w14:textId="5ED550CC" w:rsidR="00D02E9F" w:rsidRPr="009F1657" w:rsidRDefault="2E9CB62B" w:rsidP="1E1A9456">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
@@ -8267,76 +8206,71 @@
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7169BECF" w14:textId="77777777" w:rsidR="00054ACC" w:rsidRDefault="5216A989" w:rsidP="1E1A9456">
       <w:pPr>
         <w:spacing w:before="60" w:after="100" w:line="280" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>What organizational policies, procedures, or practices being developed or strengthened under this grant will embed human rights considerations? Examples: a safeguarding policy with a reporting mechanism; a non-discrimination clause in employment contracts; data protection procedures for working with vulnerable groups; an accessibility standard for publications and events.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FED7E2" w14:textId="1E0C15A7" w:rsidR="00D02E9F" w:rsidRPr="000352F8" w:rsidRDefault="3F950202" w:rsidP="3F950202">
+    <w:p w14:paraId="43FED7E2" w14:textId="1E0C15A7" w:rsidR="00D02E9F" w:rsidRPr="00705EB6" w:rsidRDefault="3F950202" w:rsidP="3F950202">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
-          <w:rPrChange w:id="1" w:author="Unknown" w16du:dateUtc="2026-05-24T17:25:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3F950202">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If no organizational development activities under this grant specifically address human rights embedding, describe what your organization currently has in place and what gaps remain</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017570D3" w14:textId="1F84B3FB" w:rsidR="00D02E9F" w:rsidRPr="00DE6577" w:rsidRDefault="2E9CB62B" w:rsidP="1E1A9456">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9566,50 +9500,51 @@
           <w:trHeight w:val="1735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="436FEA7F" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6577">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Funding sources</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3783F2AA" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00DE6577" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6577">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ategory</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE6577">
@@ -10843,51 +10778,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>organizational</w:t>
       </w:r>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> development activities contribute </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> achieving this goal?).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE1E90C" w14:textId="0449E4FC" w:rsidR="00D02E9F" w:rsidRPr="00DE6577" w:rsidRDefault="2E9CB62B" w:rsidP="1E1A9456">
+    <w:p w14:paraId="6DE1E90C" w14:textId="2AF0BC86" w:rsidR="00D02E9F" w:rsidRPr="00DE6577" w:rsidRDefault="2E9CB62B" w:rsidP="1E1A9456">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">CHAPTER </w:t>
       </w:r>
@@ -10925,51 +10860,51 @@
       </w:r>
       <w:r w:rsidR="128BC300" w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="128BC300" w:rsidRPr="1E1A9456">
+      <w:r w:rsidR="00BD517F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="1E1A9456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB65AF0" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00EF776D" w:rsidRDefault="00D02E9F" w:rsidP="00D02E9F">
@@ -11029,51 +10964,51 @@
         <w:gridCol w:w="475"/>
         <w:gridCol w:w="2744"/>
         <w:gridCol w:w="2984"/>
         <w:gridCol w:w="2814"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D02E9F" w:rsidRPr="00E303BA" w14:paraId="2DA4B392" w14:textId="77777777" w:rsidTr="1E1A9456">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="084CFBD5" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk166241934"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk166241934"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C65C012" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11098,51 +11033,59 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E1A9456">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Drop down list (IG EJA 1, IG DSP 2, ODG EJA 1</w:t>
             </w:r>
             <w:r w:rsidR="2DB9FBA7" w:rsidRPr="1E1A9456">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/ EJA 2</w:t>
             </w:r>
             <w:r w:rsidRPr="1E1A9456">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>, Medium Project Grant EJA 1, Project Grant NOR, Project Grant LUX)</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1E1A9456">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Medium Project Grant EJA 1, Project Grant NOR, Project Grant LUX)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5586C0F1" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11726,51 +11669,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="189EF6DA" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00E303BA" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="73A945A2" w14:textId="576E2991" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w:rsidP="00D02E9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">add </w:t>
       </w:r>
       <w:r w:rsidR="00290557">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
@@ -11798,96 +11741,90 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>add specific tables for each previous grant contract with KCSF.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E53AE3" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w:rsidP="00D02E9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3510F613" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00EF776D" w:rsidRDefault="00D02E9F" w:rsidP="00D02E9F">
+    <w:p w14:paraId="3510F613" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B47E37" w:rsidRDefault="00D02E9F" w:rsidP="00D02E9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>External audit</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF776D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF776D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A870A3">
+      <w:r w:rsidRPr="00B47E37">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(List the main findings and recommendations that were formally given by the external auditor during the implementation of previous KCSF grants, or any findings and recommendations given by the external auditor during the last 3 years, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47E37">
         <w:t>beyond those contracted by KCSF</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B47E37">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, and describe how have you addressed such findings and recommendations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BD080C" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w:rsidP="00D02E9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9017" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12590,51 +12527,59 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1E1A9456">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Drop down list (IG EJA 1, IG DSP 2, ODG EJA 1</w:t>
             </w:r>
             <w:r w:rsidR="4D4AB2DA" w:rsidRPr="1E1A9456">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/ EJA 2</w:t>
             </w:r>
             <w:r w:rsidRPr="1E1A9456">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>, Medium Project Grant EJA 1, Project Grant NOR, Project Grant LUX)</w:t>
+              <w:t xml:space="preserve">, Medium Project Grant EJA 1, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1E1A9456">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Project Grant NOR, Project Grant LUX)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="106728E3" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -13322,50 +13267,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25BA8799" w14:textId="673C8529" w:rsidR="00B9186A" w:rsidRPr="00DB429A" w:rsidRDefault="00B9186A" w:rsidP="00B9186A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:color w:val="365F91"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB429A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="365F91"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MANDATORY DOCUMENTS</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB429A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4720C562" w14:textId="77777777" w:rsidR="00DD71D6" w:rsidRPr="003D6748" w:rsidRDefault="00DD71D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -13462,51 +13408,51 @@
         </w:rPr>
         <w:t>Proposed Budget for organizational development (as per EJA Kosovo template)</w:t>
       </w:r>
       <w:r w:rsidR="00B94D72" w:rsidRPr="00780520">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="272711F6" w14:textId="0802EA4E" w:rsidR="000201D9" w:rsidRPr="00F04DB6" w:rsidRDefault="00E52E8A" w:rsidP="00B94D72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk184118239"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk184118239"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Activity Plan</w:t>
       </w:r>
       <w:r w:rsidR="000201D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the organizational development activities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (as per EJA Kosovo template)</w:t>
       </w:r>
       <w:r w:rsidR="000201D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
@@ -13529,51 +13475,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Logical Framework </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">organizational development activities </w:t>
       </w:r>
       <w:r w:rsidRPr="00780520">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(as per EJA Kosovo template)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00E52E8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA2FF59" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRDefault="00CA433E" w:rsidP="00CA433E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="216A96BD" w14:textId="77777777" w:rsidR="003B1989" w:rsidRPr="00DE6577" w:rsidRDefault="003B1989" w:rsidP="003B1989">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
@@ -13879,172 +13825,85 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="523634E9" w14:textId="57EF8A3A" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C0EAC6F" w14:textId="6C1DADFD" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C7B12AA" w14:textId="3AF0E82A" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
-[...86 lines deleted...]
-    </w:p>
     <w:p w14:paraId="79C3D115" w14:textId="01612E90" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71CBD326" w14:textId="5947B148" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="422ECE32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Declaration on Politically Exposed Persons (PEP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4644CC50" w14:textId="277C0AB6" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F3379F1" w14:textId="070AC641" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -14091,224 +13950,280 @@
     <w:p w14:paraId="2CC8507F" w14:textId="27FB8ADC" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="422ECE32">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">President, Prime Minister, minister, deputy minister, political advisor, chief of staff;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D562D1A" w14:textId="7C516199" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
+    <w:p w14:paraId="1D562D1A" w14:textId="5569B5A8" w:rsidR="6367345B" w:rsidRDefault="00113791" w:rsidP="422ECE32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="422ECE32">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">members of parliament;   </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F2AE80B" w14:textId="76855FE6" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="6367345B" w:rsidRPr="422ECE32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">embers of parliament;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2AE80B" w14:textId="4511EA33" w:rsidR="6367345B" w:rsidRDefault="00113791" w:rsidP="422ECE32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="422ECE32">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">members of leading/governing bodies of political parties, at central or local level;  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DE0EDBC" w14:textId="6278DB8E" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="6367345B" w:rsidRPr="422ECE32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">embers of leading/governing bodies of political parties, at central or local level;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE0EDBC" w14:textId="042DC931" w:rsidR="6367345B" w:rsidRDefault="00113791" w:rsidP="422ECE32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="422ECE32">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">members of the Constitutional Court and Supreme Court;  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="418AFF99" w14:textId="644C50A2" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="6367345B" w:rsidRPr="422ECE32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">embers of the Constitutional Court and Supreme Court;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418AFF99" w14:textId="75A4591F" w:rsidR="6367345B" w:rsidRDefault="00113791" w:rsidP="422ECE32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="422ECE32">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">ambassadors or chargés d’affaires or high-ranking military officials;  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BA7F4C3" w14:textId="29BCA26D" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="6367345B" w:rsidRPr="422ECE32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mbassadors or chargés d’affaires or high-ranking military officials;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA7F4C3" w14:textId="25DC25FC" w:rsidR="6367345B" w:rsidRDefault="00113791" w:rsidP="422ECE32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="422ECE32">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">mayors, deputy mayors, municipal directors, political advisors to mayors and deputy mayors, chief of staff to mayors and deputy mayors;   </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5AF4E200" w14:textId="65B89B9B" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="6367345B" w:rsidRPr="422ECE32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ayors, deputy mayors, municipal directors, political advisors to mayors and deputy mayors, chief of staff to mayors and deputy mayors;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF4E200" w14:textId="59647B40" w:rsidR="6367345B" w:rsidRDefault="00113791" w:rsidP="422ECE32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="422ECE32">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">members of political parties list running for local or national elections;  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="66A2AF9C" w14:textId="0DF2899F" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="00E50BCF">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="6367345B" w:rsidRPr="422ECE32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">embers of political parties list running for local or national elections;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A2AF9C" w14:textId="6E121D19" w:rsidR="6367345B" w:rsidRDefault="00113791" w:rsidP="00E50BCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="422ECE32">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>members of Municipal Assemblies.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="6367345B" w:rsidRPr="422ECE32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>embers of Municipal Assemblies.</w:t>
+      </w:r>
+      <w:r w:rsidR="6367345B">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2506C062" w14:textId="44184ED2" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="422ECE32">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Persons</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="422ECE32">
@@ -14508,230 +14423,200 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="422ECE32">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Manager (program or finance) or any similar position of senior level.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E44B995" w14:textId="01200D37" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63634F8C" w14:textId="285DA800" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
+    <w:p w14:paraId="63634F8C" w14:textId="285DA800" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="00705EB6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="422ECE32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Applies for individuals/initiative) In order to be eligible for KCSF funds, such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="422ECE32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="422ECE32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or main members of the initiative shall not fall within one of the categories listed above.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F3984C" w14:textId="4392BF6C" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="422ECE32">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Applies for individuals/initiative) In order to be eligible for KCSF funds, such </w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="64F3984C" w14:textId="4392BF6C" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
+        <w:t>All applicants are required to declare during the application process in the online system whether they fall into any of the situations that are considered unacceptable due to the involvement of PEPs in their organization/initiative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7166B0D3" w14:textId="47A528B8" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="422ECE32">
-[...8 lines deleted...]
-    <w:p w14:paraId="7166B0D3" w14:textId="47A528B8" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
+    </w:p>
+    <w:p w14:paraId="68C6F35E" w14:textId="652898B9" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C6F35E" w14:textId="652898B9" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
+    <w:p w14:paraId="5D67ADD9" w14:textId="0F232761" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D67ADD9" w14:textId="0F232761" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
+    <w:p w14:paraId="3F38DA12" w14:textId="46251400" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F38DA12" w14:textId="46251400" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="20094AC3" w14:textId="06350C0F" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
-      <w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="6CCD4B1C" w14:textId="4DA155BD" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05CA28F4" w14:textId="5CC53E43" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="077D97BF" w14:textId="33C000A5" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="422ECE32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Core Values for KCSF Grantees in EJA Kosovo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52915566" w14:textId="587419B1" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
@@ -15120,110 +15005,111 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="422ECE32">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">by upholding the fundamental values of democracy, including equality, respect for basic freedoms, democratic governance, media freedom and pluralism, and active civic participation, by acting in compliance with Kosovo’s applicable legislation, as well as by abstaining from engaging in any activities, public statements, or actions against the democratic, secular, and independent nature of Kosovo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C092F7" w14:textId="5945154F" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5140D742" w14:textId="666C446D" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
+    <w:p w14:paraId="6C5F0388" w14:textId="25FA6BB8" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5F0388" w14:textId="25FA6BB8" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
+    <w:p w14:paraId="0733DDCE" w14:textId="77777777" w:rsidR="00A843B0" w:rsidRDefault="00A843B0" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04F3B8FF" w14:textId="42F526F0" w:rsidR="422ECE32" w:rsidRDefault="422ECE32" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CE3CA32" w14:textId="6AD51E3F" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="422ECE32">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Citizen participation and community engagement</w:t>
       </w:r>
       <w:r w:rsidRPr="422ECE32">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7016DEE5" w14:textId="09F51035" w:rsidR="6367345B" w:rsidRDefault="6367345B" w:rsidP="422ECE32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="422ECE32">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -15375,50 +15261,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="645364A4" w14:textId="5D418817" w:rsidR="00B9186A" w:rsidRPr="00DB429A" w:rsidRDefault="00B9186A" w:rsidP="00B9186A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222A35"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB429A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="222A35"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Statement by the applicant </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E48DFE9" w14:textId="02F72FA3" w:rsidR="00B9186A" w:rsidRPr="00DB429A" w:rsidRDefault="00B9186A" w:rsidP="00B9186A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB429A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">By submitting this application, I declare that: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC2E2E7" w14:textId="49F0B2F8" w:rsidR="00B9186A" w:rsidRPr="00DB429A" w:rsidRDefault="7751C312" w:rsidP="008C4510">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -15582,162 +15469,159 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E719A00" w14:textId="620C0823" w:rsidR="00B26E0C" w:rsidRPr="008C4510" w:rsidRDefault="00B26E0C" w:rsidP="008C4510"/>
     <w:sectPr w:rsidR="00B26E0C" w:rsidRPr="008C4510" w:rsidSect="001B28B7">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2269" w:right="1440" w:bottom="1843" w:left="1440" w:header="720" w:footer="1296" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D6F7D0B" w14:textId="77777777" w:rsidR="007A53E4" w:rsidRDefault="007A53E4" w:rsidP="00244929">
+    <w:p w14:paraId="71537CDE" w14:textId="77777777" w:rsidR="00240F1E" w:rsidRDefault="00240F1E" w:rsidP="00244929">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43821DE8" w14:textId="77777777" w:rsidR="007A53E4" w:rsidRDefault="007A53E4" w:rsidP="00244929">
+    <w:p w14:paraId="7943B77D" w14:textId="77777777" w:rsidR="00240F1E" w:rsidRDefault="00240F1E" w:rsidP="00244929">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42662AC9" w14:textId="77777777" w:rsidR="007A53E4" w:rsidRDefault="007A53E4">
+    <w:p w14:paraId="6900935D" w14:textId="77777777" w:rsidR="00240F1E" w:rsidRDefault="00240F1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1523900629"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
@@ -15922,71 +15806,71 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A3420F7" w14:textId="77777777" w:rsidR="007A53E4" w:rsidRDefault="007A53E4" w:rsidP="00244929">
+    <w:p w14:paraId="1C7D36E4" w14:textId="77777777" w:rsidR="00240F1E" w:rsidRDefault="00240F1E" w:rsidP="00244929">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BFAFC81" w14:textId="77777777" w:rsidR="007A53E4" w:rsidRDefault="007A53E4" w:rsidP="00244929">
+    <w:p w14:paraId="092C6EEB" w14:textId="77777777" w:rsidR="00240F1E" w:rsidRDefault="00240F1E" w:rsidP="00244929">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="23ABC9DE" w14:textId="77777777" w:rsidR="007A53E4" w:rsidRDefault="007A53E4">
+    <w:p w14:paraId="29EB67B5" w14:textId="77777777" w:rsidR="00240F1E" w:rsidRDefault="00240F1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7AFF63E4" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w:rsidP="00D02E9F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> E.g. foreign donor, local donor, central or local government, organization's economic activity,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE56FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">private donation, membership fees, etc. </w:t>
       </w:r>
@@ -17526,62 +17410,63 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33840058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6352B196"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="0C5EDBA4"/>
+    <w:lvl w:ilvl="0" w:tplc="D4C2AA82">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -20037,50 +19922,51 @@
     <w:rsid w:val="000A51D7"/>
     <w:rsid w:val="000B2D6C"/>
     <w:rsid w:val="000B2DFA"/>
     <w:rsid w:val="000B72EE"/>
     <w:rsid w:val="000B745A"/>
     <w:rsid w:val="000B7497"/>
     <w:rsid w:val="000C03CB"/>
     <w:rsid w:val="000C4CD0"/>
     <w:rsid w:val="000D08B8"/>
     <w:rsid w:val="000D1315"/>
     <w:rsid w:val="000D18C0"/>
     <w:rsid w:val="000D2E6B"/>
     <w:rsid w:val="000D47A9"/>
     <w:rsid w:val="000E3B76"/>
     <w:rsid w:val="000E4185"/>
     <w:rsid w:val="000E41FB"/>
     <w:rsid w:val="000E637A"/>
     <w:rsid w:val="000E788F"/>
     <w:rsid w:val="000E7F75"/>
     <w:rsid w:val="000F5171"/>
     <w:rsid w:val="00102C5F"/>
     <w:rsid w:val="00104402"/>
     <w:rsid w:val="00104A8B"/>
     <w:rsid w:val="00107CEB"/>
     <w:rsid w:val="001115A6"/>
+    <w:rsid w:val="00113791"/>
     <w:rsid w:val="0011493B"/>
     <w:rsid w:val="00115017"/>
     <w:rsid w:val="00115324"/>
     <w:rsid w:val="00116CDA"/>
     <w:rsid w:val="0011716A"/>
     <w:rsid w:val="0012106D"/>
     <w:rsid w:val="00122E57"/>
     <w:rsid w:val="00127586"/>
     <w:rsid w:val="00127A54"/>
     <w:rsid w:val="00135251"/>
     <w:rsid w:val="0013760D"/>
     <w:rsid w:val="00140A63"/>
     <w:rsid w:val="00141076"/>
     <w:rsid w:val="0014186C"/>
     <w:rsid w:val="00145042"/>
     <w:rsid w:val="00146EB2"/>
     <w:rsid w:val="00150DC6"/>
     <w:rsid w:val="001512DE"/>
     <w:rsid w:val="00152685"/>
     <w:rsid w:val="00156B34"/>
     <w:rsid w:val="00160746"/>
     <w:rsid w:val="001613E6"/>
     <w:rsid w:val="00165FD9"/>
     <w:rsid w:val="001720B3"/>
     <w:rsid w:val="00172E06"/>
@@ -20115,50 +20001,51 @@
     <w:rsid w:val="001E3927"/>
     <w:rsid w:val="001E4237"/>
     <w:rsid w:val="001E4B0A"/>
     <w:rsid w:val="001E4F12"/>
     <w:rsid w:val="001E4F9B"/>
     <w:rsid w:val="001E5EC6"/>
     <w:rsid w:val="001E7670"/>
     <w:rsid w:val="001F3F9D"/>
     <w:rsid w:val="001F6106"/>
     <w:rsid w:val="001F6CB4"/>
     <w:rsid w:val="00201AD2"/>
     <w:rsid w:val="002059AE"/>
     <w:rsid w:val="00220D7F"/>
     <w:rsid w:val="00221E7B"/>
     <w:rsid w:val="00223B6B"/>
     <w:rsid w:val="00224463"/>
     <w:rsid w:val="00225769"/>
     <w:rsid w:val="00230C8E"/>
     <w:rsid w:val="00230F34"/>
     <w:rsid w:val="002326B2"/>
     <w:rsid w:val="00232732"/>
     <w:rsid w:val="002331AC"/>
     <w:rsid w:val="00237109"/>
     <w:rsid w:val="002378CB"/>
     <w:rsid w:val="00240721"/>
+    <w:rsid w:val="00240F1E"/>
     <w:rsid w:val="002413B6"/>
     <w:rsid w:val="0024346C"/>
     <w:rsid w:val="00244737"/>
     <w:rsid w:val="00244929"/>
     <w:rsid w:val="002518B2"/>
     <w:rsid w:val="00251E0F"/>
     <w:rsid w:val="002523C3"/>
     <w:rsid w:val="002630B8"/>
     <w:rsid w:val="0026489F"/>
     <w:rsid w:val="002652A6"/>
     <w:rsid w:val="002653A3"/>
     <w:rsid w:val="0026738D"/>
     <w:rsid w:val="00270649"/>
     <w:rsid w:val="00272821"/>
     <w:rsid w:val="0027323A"/>
     <w:rsid w:val="0027347B"/>
     <w:rsid w:val="00277C13"/>
     <w:rsid w:val="00290557"/>
     <w:rsid w:val="002914E7"/>
     <w:rsid w:val="002920A4"/>
     <w:rsid w:val="00293463"/>
     <w:rsid w:val="00295811"/>
     <w:rsid w:val="002A1528"/>
     <w:rsid w:val="002A3827"/>
     <w:rsid w:val="002A734B"/>
@@ -20209,79 +20096,81 @@
     <w:rsid w:val="00367FCD"/>
     <w:rsid w:val="00370B2B"/>
     <w:rsid w:val="00375727"/>
     <w:rsid w:val="003766C7"/>
     <w:rsid w:val="00377417"/>
     <w:rsid w:val="00380BF8"/>
     <w:rsid w:val="003820AC"/>
     <w:rsid w:val="0038295E"/>
     <w:rsid w:val="00383369"/>
     <w:rsid w:val="00383612"/>
     <w:rsid w:val="003842DD"/>
     <w:rsid w:val="00384413"/>
     <w:rsid w:val="00390BD3"/>
     <w:rsid w:val="0039427A"/>
     <w:rsid w:val="003A2043"/>
     <w:rsid w:val="003A26C8"/>
     <w:rsid w:val="003A4B0C"/>
     <w:rsid w:val="003A793E"/>
     <w:rsid w:val="003B1357"/>
     <w:rsid w:val="003B1989"/>
     <w:rsid w:val="003B6EFB"/>
     <w:rsid w:val="003B7D5E"/>
     <w:rsid w:val="003C2315"/>
     <w:rsid w:val="003C266C"/>
     <w:rsid w:val="003C4967"/>
+    <w:rsid w:val="003C5442"/>
     <w:rsid w:val="003C6FF9"/>
     <w:rsid w:val="003C7FDA"/>
     <w:rsid w:val="003D121A"/>
     <w:rsid w:val="003D5F66"/>
     <w:rsid w:val="003D6748"/>
     <w:rsid w:val="003D6F02"/>
     <w:rsid w:val="003E01C9"/>
     <w:rsid w:val="003E05C8"/>
     <w:rsid w:val="003E2231"/>
     <w:rsid w:val="003E29CB"/>
     <w:rsid w:val="003E5706"/>
     <w:rsid w:val="003E5720"/>
     <w:rsid w:val="003E6AEB"/>
     <w:rsid w:val="003F04A0"/>
     <w:rsid w:val="003F1E9A"/>
     <w:rsid w:val="003F4AEF"/>
     <w:rsid w:val="003F54BA"/>
     <w:rsid w:val="003F68CF"/>
     <w:rsid w:val="00403ED4"/>
     <w:rsid w:val="004049E4"/>
     <w:rsid w:val="00410261"/>
     <w:rsid w:val="00411449"/>
     <w:rsid w:val="00413949"/>
     <w:rsid w:val="00415A5E"/>
     <w:rsid w:val="004168AD"/>
     <w:rsid w:val="00417407"/>
     <w:rsid w:val="00426C90"/>
     <w:rsid w:val="00427028"/>
     <w:rsid w:val="004336E6"/>
+    <w:rsid w:val="0043464E"/>
     <w:rsid w:val="0043598A"/>
     <w:rsid w:val="004362BA"/>
     <w:rsid w:val="00451CA7"/>
     <w:rsid w:val="0046159F"/>
     <w:rsid w:val="00462F0E"/>
     <w:rsid w:val="00465484"/>
     <w:rsid w:val="00465654"/>
     <w:rsid w:val="00466118"/>
     <w:rsid w:val="00467E00"/>
     <w:rsid w:val="00470417"/>
     <w:rsid w:val="00471AA6"/>
     <w:rsid w:val="00476EB6"/>
     <w:rsid w:val="004827C3"/>
     <w:rsid w:val="00483123"/>
     <w:rsid w:val="00483182"/>
     <w:rsid w:val="00483EC4"/>
     <w:rsid w:val="0048537C"/>
     <w:rsid w:val="004904D1"/>
     <w:rsid w:val="004932A6"/>
     <w:rsid w:val="00493D15"/>
     <w:rsid w:val="004A03CD"/>
     <w:rsid w:val="004A4F74"/>
     <w:rsid w:val="004B5545"/>
     <w:rsid w:val="004B7156"/>
     <w:rsid w:val="004C075C"/>
@@ -20366,126 +20255,129 @@
     <w:rsid w:val="0064188A"/>
     <w:rsid w:val="0064350C"/>
     <w:rsid w:val="00643FB2"/>
     <w:rsid w:val="00644D41"/>
     <w:rsid w:val="00645F1F"/>
     <w:rsid w:val="0064667F"/>
     <w:rsid w:val="00660123"/>
     <w:rsid w:val="006605E0"/>
     <w:rsid w:val="006607D4"/>
     <w:rsid w:val="00660D1E"/>
     <w:rsid w:val="00661411"/>
     <w:rsid w:val="006677D7"/>
     <w:rsid w:val="00667ED5"/>
     <w:rsid w:val="00670263"/>
     <w:rsid w:val="006706A7"/>
     <w:rsid w:val="00672859"/>
     <w:rsid w:val="00673E32"/>
     <w:rsid w:val="006764D5"/>
     <w:rsid w:val="006767BB"/>
     <w:rsid w:val="006777FF"/>
     <w:rsid w:val="006810D8"/>
     <w:rsid w:val="006835C6"/>
     <w:rsid w:val="00683E9C"/>
     <w:rsid w:val="0068460C"/>
     <w:rsid w:val="0069023B"/>
+    <w:rsid w:val="006A1DF9"/>
     <w:rsid w:val="006A76BE"/>
     <w:rsid w:val="006B2FC3"/>
     <w:rsid w:val="006B7380"/>
     <w:rsid w:val="006C06F0"/>
     <w:rsid w:val="006C0D23"/>
     <w:rsid w:val="006C147A"/>
     <w:rsid w:val="006C268B"/>
     <w:rsid w:val="006C51C1"/>
     <w:rsid w:val="006D0341"/>
     <w:rsid w:val="006D03D9"/>
     <w:rsid w:val="006D1709"/>
     <w:rsid w:val="006D2478"/>
     <w:rsid w:val="006D2CAF"/>
     <w:rsid w:val="006D3047"/>
     <w:rsid w:val="006D40DD"/>
     <w:rsid w:val="006D4AC0"/>
     <w:rsid w:val="006D7686"/>
     <w:rsid w:val="006D7C0A"/>
     <w:rsid w:val="006E0A7A"/>
     <w:rsid w:val="006E1332"/>
     <w:rsid w:val="006E2C97"/>
     <w:rsid w:val="006E47ED"/>
     <w:rsid w:val="006E5AF8"/>
     <w:rsid w:val="006F1A3D"/>
     <w:rsid w:val="006F5C4B"/>
     <w:rsid w:val="006F6A6C"/>
     <w:rsid w:val="00700665"/>
     <w:rsid w:val="00700692"/>
     <w:rsid w:val="00702260"/>
+    <w:rsid w:val="00705EB6"/>
     <w:rsid w:val="00710F2D"/>
     <w:rsid w:val="00711549"/>
     <w:rsid w:val="007203F6"/>
     <w:rsid w:val="0072216C"/>
     <w:rsid w:val="00722AAF"/>
     <w:rsid w:val="00723C66"/>
     <w:rsid w:val="007255AA"/>
     <w:rsid w:val="00727D85"/>
     <w:rsid w:val="007327A2"/>
     <w:rsid w:val="007333E8"/>
     <w:rsid w:val="00735A7D"/>
     <w:rsid w:val="00736D6D"/>
     <w:rsid w:val="00745FD0"/>
     <w:rsid w:val="00746A1C"/>
     <w:rsid w:val="00746F89"/>
     <w:rsid w:val="00750073"/>
     <w:rsid w:val="00757D07"/>
     <w:rsid w:val="007601D0"/>
     <w:rsid w:val="00760E91"/>
     <w:rsid w:val="007617AE"/>
     <w:rsid w:val="007637A9"/>
     <w:rsid w:val="00763885"/>
     <w:rsid w:val="007678A4"/>
     <w:rsid w:val="007751D3"/>
     <w:rsid w:val="00775CF2"/>
     <w:rsid w:val="00776A97"/>
     <w:rsid w:val="0077722A"/>
     <w:rsid w:val="007802ED"/>
     <w:rsid w:val="007805E4"/>
     <w:rsid w:val="00784902"/>
     <w:rsid w:val="00791CB3"/>
     <w:rsid w:val="00796B29"/>
     <w:rsid w:val="007A2452"/>
     <w:rsid w:val="007A2A14"/>
     <w:rsid w:val="007A34A5"/>
     <w:rsid w:val="007A37DF"/>
     <w:rsid w:val="007A3C35"/>
     <w:rsid w:val="007A53E4"/>
     <w:rsid w:val="007B2D42"/>
     <w:rsid w:val="007B387D"/>
     <w:rsid w:val="007B3911"/>
     <w:rsid w:val="007B67D2"/>
     <w:rsid w:val="007C01C5"/>
     <w:rsid w:val="007C289D"/>
     <w:rsid w:val="007C2BAD"/>
     <w:rsid w:val="007C3420"/>
     <w:rsid w:val="007C3823"/>
+    <w:rsid w:val="007C514A"/>
     <w:rsid w:val="007D1E9D"/>
     <w:rsid w:val="007D2C6A"/>
     <w:rsid w:val="007D4285"/>
     <w:rsid w:val="007D536D"/>
     <w:rsid w:val="007D5702"/>
     <w:rsid w:val="007D6AFB"/>
     <w:rsid w:val="007D6CAD"/>
     <w:rsid w:val="007E2E30"/>
     <w:rsid w:val="007F1608"/>
     <w:rsid w:val="007F2555"/>
     <w:rsid w:val="007F7B06"/>
     <w:rsid w:val="007F7BEF"/>
     <w:rsid w:val="00806648"/>
     <w:rsid w:val="00806CB6"/>
     <w:rsid w:val="00806D88"/>
     <w:rsid w:val="00811AE2"/>
     <w:rsid w:val="00820045"/>
     <w:rsid w:val="00823CFB"/>
     <w:rsid w:val="00824414"/>
     <w:rsid w:val="00824F73"/>
     <w:rsid w:val="0082507A"/>
     <w:rsid w:val="00834AE2"/>
     <w:rsid w:val="00834E8B"/>
     <w:rsid w:val="00840AC4"/>
     <w:rsid w:val="00845BC8"/>
@@ -20608,123 +20500,126 @@
     <w:rsid w:val="00A205E4"/>
     <w:rsid w:val="00A245BE"/>
     <w:rsid w:val="00A257BA"/>
     <w:rsid w:val="00A257BE"/>
     <w:rsid w:val="00A267F0"/>
     <w:rsid w:val="00A302ED"/>
     <w:rsid w:val="00A30444"/>
     <w:rsid w:val="00A30D98"/>
     <w:rsid w:val="00A31C47"/>
     <w:rsid w:val="00A31FF0"/>
     <w:rsid w:val="00A320F7"/>
     <w:rsid w:val="00A4212F"/>
     <w:rsid w:val="00A45B42"/>
     <w:rsid w:val="00A506A8"/>
     <w:rsid w:val="00A54287"/>
     <w:rsid w:val="00A5660D"/>
     <w:rsid w:val="00A56649"/>
     <w:rsid w:val="00A60EED"/>
     <w:rsid w:val="00A64843"/>
     <w:rsid w:val="00A721FA"/>
     <w:rsid w:val="00A7374E"/>
     <w:rsid w:val="00A7390E"/>
     <w:rsid w:val="00A7487E"/>
     <w:rsid w:val="00A77528"/>
     <w:rsid w:val="00A80CF7"/>
+    <w:rsid w:val="00A843B0"/>
     <w:rsid w:val="00A85F28"/>
     <w:rsid w:val="00A955F3"/>
     <w:rsid w:val="00A971FB"/>
     <w:rsid w:val="00AA0ACD"/>
     <w:rsid w:val="00AB3AF6"/>
     <w:rsid w:val="00AC19B7"/>
     <w:rsid w:val="00AD3918"/>
     <w:rsid w:val="00AD67BD"/>
     <w:rsid w:val="00AD6AFF"/>
     <w:rsid w:val="00AE2DE9"/>
     <w:rsid w:val="00AE6B35"/>
     <w:rsid w:val="00AE6F05"/>
     <w:rsid w:val="00AE78D1"/>
     <w:rsid w:val="00AF00CF"/>
     <w:rsid w:val="00AF090E"/>
     <w:rsid w:val="00AF145F"/>
     <w:rsid w:val="00AF19D3"/>
     <w:rsid w:val="00AF67C2"/>
     <w:rsid w:val="00B04044"/>
     <w:rsid w:val="00B043A2"/>
     <w:rsid w:val="00B1033F"/>
     <w:rsid w:val="00B11571"/>
     <w:rsid w:val="00B138AA"/>
     <w:rsid w:val="00B150BA"/>
     <w:rsid w:val="00B15FD7"/>
     <w:rsid w:val="00B2150E"/>
     <w:rsid w:val="00B230BF"/>
     <w:rsid w:val="00B26E0C"/>
     <w:rsid w:val="00B327C4"/>
     <w:rsid w:val="00B3569A"/>
     <w:rsid w:val="00B356DD"/>
     <w:rsid w:val="00B42223"/>
     <w:rsid w:val="00B42A1F"/>
     <w:rsid w:val="00B42C10"/>
     <w:rsid w:val="00B435F6"/>
     <w:rsid w:val="00B47808"/>
+    <w:rsid w:val="00B47E37"/>
     <w:rsid w:val="00B50DDD"/>
     <w:rsid w:val="00B573B4"/>
     <w:rsid w:val="00B611F0"/>
     <w:rsid w:val="00B6295F"/>
     <w:rsid w:val="00B63435"/>
     <w:rsid w:val="00B6369A"/>
     <w:rsid w:val="00B6660D"/>
     <w:rsid w:val="00B72406"/>
     <w:rsid w:val="00B756D0"/>
     <w:rsid w:val="00B7619E"/>
     <w:rsid w:val="00B76E8E"/>
     <w:rsid w:val="00B83A77"/>
     <w:rsid w:val="00B84976"/>
     <w:rsid w:val="00B90C49"/>
     <w:rsid w:val="00B9186A"/>
     <w:rsid w:val="00B925EC"/>
     <w:rsid w:val="00B94D72"/>
     <w:rsid w:val="00B96D47"/>
     <w:rsid w:val="00B976D3"/>
     <w:rsid w:val="00B97B31"/>
     <w:rsid w:val="00BA0936"/>
     <w:rsid w:val="00BA0D0D"/>
     <w:rsid w:val="00BA1734"/>
     <w:rsid w:val="00BA3713"/>
     <w:rsid w:val="00BA77AF"/>
     <w:rsid w:val="00BB0060"/>
     <w:rsid w:val="00BB056E"/>
     <w:rsid w:val="00BB2450"/>
     <w:rsid w:val="00BB4389"/>
     <w:rsid w:val="00BB54CE"/>
     <w:rsid w:val="00BB6277"/>
     <w:rsid w:val="00BC4A16"/>
     <w:rsid w:val="00BC4A7C"/>
     <w:rsid w:val="00BC75C0"/>
     <w:rsid w:val="00BC7725"/>
     <w:rsid w:val="00BD077E"/>
     <w:rsid w:val="00BD0D13"/>
+    <w:rsid w:val="00BD517F"/>
     <w:rsid w:val="00BE1C8A"/>
     <w:rsid w:val="00BE3F0F"/>
     <w:rsid w:val="00BE6935"/>
     <w:rsid w:val="00BE72EA"/>
     <w:rsid w:val="00BF09AF"/>
     <w:rsid w:val="00BF0D3A"/>
     <w:rsid w:val="00BF3731"/>
     <w:rsid w:val="00BF59ED"/>
     <w:rsid w:val="00BF7C67"/>
     <w:rsid w:val="00C0110F"/>
     <w:rsid w:val="00C02A2D"/>
     <w:rsid w:val="00C02F4A"/>
     <w:rsid w:val="00C04739"/>
     <w:rsid w:val="00C07610"/>
     <w:rsid w:val="00C10825"/>
     <w:rsid w:val="00C14E49"/>
     <w:rsid w:val="00C175C4"/>
     <w:rsid w:val="00C21286"/>
     <w:rsid w:val="00C215B1"/>
     <w:rsid w:val="00C302FA"/>
     <w:rsid w:val="00C311CC"/>
     <w:rsid w:val="00C33195"/>
     <w:rsid w:val="00C41016"/>
     <w:rsid w:val="00C41137"/>
     <w:rsid w:val="00C45C24"/>
@@ -20752,76 +20647,78 @@
     <w:rsid w:val="00CB38C5"/>
     <w:rsid w:val="00CB7449"/>
     <w:rsid w:val="00CC00FF"/>
     <w:rsid w:val="00CC018D"/>
     <w:rsid w:val="00CC3EF7"/>
     <w:rsid w:val="00CC572F"/>
     <w:rsid w:val="00CC7619"/>
     <w:rsid w:val="00CC7A27"/>
     <w:rsid w:val="00CD032C"/>
     <w:rsid w:val="00CD30F8"/>
     <w:rsid w:val="00CD5014"/>
     <w:rsid w:val="00CE08E0"/>
     <w:rsid w:val="00CE37F3"/>
     <w:rsid w:val="00CF10C1"/>
     <w:rsid w:val="00CF1DD3"/>
     <w:rsid w:val="00CF273E"/>
     <w:rsid w:val="00CF2AD5"/>
     <w:rsid w:val="00CF69E5"/>
     <w:rsid w:val="00D006D7"/>
     <w:rsid w:val="00D02E9F"/>
     <w:rsid w:val="00D04D5C"/>
     <w:rsid w:val="00D05006"/>
     <w:rsid w:val="00D06506"/>
     <w:rsid w:val="00D10727"/>
     <w:rsid w:val="00D119CB"/>
+    <w:rsid w:val="00D161B0"/>
     <w:rsid w:val="00D17816"/>
     <w:rsid w:val="00D228D6"/>
     <w:rsid w:val="00D24CCF"/>
     <w:rsid w:val="00D27540"/>
     <w:rsid w:val="00D30253"/>
     <w:rsid w:val="00D31153"/>
     <w:rsid w:val="00D3183C"/>
     <w:rsid w:val="00D34D23"/>
     <w:rsid w:val="00D41973"/>
     <w:rsid w:val="00D42386"/>
     <w:rsid w:val="00D423CD"/>
     <w:rsid w:val="00D4311E"/>
     <w:rsid w:val="00D47302"/>
     <w:rsid w:val="00D47321"/>
     <w:rsid w:val="00D47C81"/>
     <w:rsid w:val="00D52184"/>
     <w:rsid w:val="00D5248B"/>
     <w:rsid w:val="00D5382F"/>
     <w:rsid w:val="00D54E65"/>
     <w:rsid w:val="00D574D2"/>
     <w:rsid w:val="00D57F13"/>
     <w:rsid w:val="00D65EDA"/>
     <w:rsid w:val="00D66D6B"/>
     <w:rsid w:val="00D72432"/>
     <w:rsid w:val="00D74D73"/>
     <w:rsid w:val="00D7691C"/>
+    <w:rsid w:val="00D77C48"/>
     <w:rsid w:val="00D80C58"/>
     <w:rsid w:val="00D81C6C"/>
     <w:rsid w:val="00D82139"/>
     <w:rsid w:val="00D82419"/>
     <w:rsid w:val="00D90BB7"/>
     <w:rsid w:val="00D917F5"/>
     <w:rsid w:val="00D91CC4"/>
     <w:rsid w:val="00D92BD8"/>
     <w:rsid w:val="00D932B4"/>
     <w:rsid w:val="00D94485"/>
     <w:rsid w:val="00D951A1"/>
     <w:rsid w:val="00D955B8"/>
     <w:rsid w:val="00D97EA2"/>
     <w:rsid w:val="00DA25D1"/>
     <w:rsid w:val="00DA5ED2"/>
     <w:rsid w:val="00DA660C"/>
     <w:rsid w:val="00DA75E6"/>
     <w:rsid w:val="00DB02C6"/>
     <w:rsid w:val="00DB4BB6"/>
     <w:rsid w:val="00DB7467"/>
     <w:rsid w:val="00DB77D4"/>
     <w:rsid w:val="00DC2887"/>
     <w:rsid w:val="00DC2A3E"/>
     <w:rsid w:val="00DC46AF"/>
     <w:rsid w:val="00DD0C29"/>
@@ -20862,50 +20759,51 @@
     <w:rsid w:val="00E506C7"/>
     <w:rsid w:val="00E50BCF"/>
     <w:rsid w:val="00E52E8A"/>
     <w:rsid w:val="00E538F7"/>
     <w:rsid w:val="00E550A2"/>
     <w:rsid w:val="00E5512B"/>
     <w:rsid w:val="00E60473"/>
     <w:rsid w:val="00E60EC0"/>
     <w:rsid w:val="00E614E1"/>
     <w:rsid w:val="00E62E08"/>
     <w:rsid w:val="00E728A8"/>
     <w:rsid w:val="00E7404B"/>
     <w:rsid w:val="00E7777E"/>
     <w:rsid w:val="00E80E7C"/>
     <w:rsid w:val="00E81486"/>
     <w:rsid w:val="00E830FF"/>
     <w:rsid w:val="00E85F1B"/>
     <w:rsid w:val="00E90FBD"/>
     <w:rsid w:val="00E92704"/>
     <w:rsid w:val="00E95B64"/>
     <w:rsid w:val="00EA0D9C"/>
     <w:rsid w:val="00EA1035"/>
     <w:rsid w:val="00EA11CB"/>
     <w:rsid w:val="00EA2A9F"/>
     <w:rsid w:val="00EA372B"/>
+    <w:rsid w:val="00EA4C62"/>
     <w:rsid w:val="00EA6AC7"/>
     <w:rsid w:val="00EB5301"/>
     <w:rsid w:val="00EB5440"/>
     <w:rsid w:val="00EB7009"/>
     <w:rsid w:val="00EC20EB"/>
     <w:rsid w:val="00EC4347"/>
     <w:rsid w:val="00EC5136"/>
     <w:rsid w:val="00EC67FA"/>
     <w:rsid w:val="00ED1E50"/>
     <w:rsid w:val="00ED42B5"/>
     <w:rsid w:val="00ED4B89"/>
     <w:rsid w:val="00EE110A"/>
     <w:rsid w:val="00EE131D"/>
     <w:rsid w:val="00EF4B6B"/>
     <w:rsid w:val="00EF6059"/>
     <w:rsid w:val="00EF776D"/>
     <w:rsid w:val="00F0056E"/>
     <w:rsid w:val="00F00FB0"/>
     <w:rsid w:val="00F01489"/>
     <w:rsid w:val="00F02CAC"/>
     <w:rsid w:val="00F04DB6"/>
     <w:rsid w:val="00F04FB5"/>
     <w:rsid w:val="00F05CF7"/>
     <w:rsid w:val="00F06A8F"/>
     <w:rsid w:val="00F0752F"/>
@@ -20950,50 +20848,51 @@
     <w:rsid w:val="00F95728"/>
     <w:rsid w:val="00FA188E"/>
     <w:rsid w:val="00FA2282"/>
     <w:rsid w:val="00FA3A0F"/>
     <w:rsid w:val="00FA6636"/>
     <w:rsid w:val="00FA6712"/>
     <w:rsid w:val="00FA6ADB"/>
     <w:rsid w:val="00FB048D"/>
     <w:rsid w:val="00FB17C1"/>
     <w:rsid w:val="00FB1FD7"/>
     <w:rsid w:val="00FC0896"/>
     <w:rsid w:val="00FC26B0"/>
     <w:rsid w:val="00FC49E4"/>
     <w:rsid w:val="00FC4BD1"/>
     <w:rsid w:val="00FD04FB"/>
     <w:rsid w:val="00FD0588"/>
     <w:rsid w:val="00FD0F63"/>
     <w:rsid w:val="00FD0F90"/>
     <w:rsid w:val="00FD15A4"/>
     <w:rsid w:val="00FD3FFF"/>
     <w:rsid w:val="00FD64CB"/>
     <w:rsid w:val="00FD7017"/>
     <w:rsid w:val="00FE0984"/>
     <w:rsid w:val="00FE0F19"/>
     <w:rsid w:val="00FE2768"/>
+    <w:rsid w:val="00FE31E8"/>
     <w:rsid w:val="00FE57D5"/>
     <w:rsid w:val="00FE5DCE"/>
     <w:rsid w:val="00FF5C56"/>
     <w:rsid w:val="00FF69DD"/>
     <w:rsid w:val="00FF728D"/>
     <w:rsid w:val="0151B462"/>
     <w:rsid w:val="01EFCF4A"/>
     <w:rsid w:val="032ADC60"/>
     <w:rsid w:val="033A9456"/>
     <w:rsid w:val="0370C6AF"/>
     <w:rsid w:val="053B0FE4"/>
     <w:rsid w:val="06402859"/>
     <w:rsid w:val="07AF4A73"/>
     <w:rsid w:val="082B36E5"/>
     <w:rsid w:val="08490C70"/>
     <w:rsid w:val="090BFBDB"/>
     <w:rsid w:val="09D31261"/>
     <w:rsid w:val="0A2A74E1"/>
     <w:rsid w:val="0A8F6228"/>
     <w:rsid w:val="0B44A3B6"/>
     <w:rsid w:val="0B4C6BFB"/>
     <w:rsid w:val="0D21A993"/>
     <w:rsid w:val="0E2724D7"/>
     <w:rsid w:val="0E5C3601"/>
     <w:rsid w:val="0F4C4BB3"/>
@@ -22827,69 +22726,71 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9c269002-5b88-4b91-944d-0b2fb91db9e6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="713c5f83-8359-461c-8f89-ea687126d96b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFDE117324705146B15E866CB530E08A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a309f87d2a08c79bdb0245cf5112a1e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c269002-5b88-4b91-944d-0b2fb91db9e6" xmlns:ns3="713c5f83-8359-461c-8f89-ea687126d96b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44d53d3ba709e1367c9f0e380271c363" ns2:_="" ns3:_="">
     <xsd:import namespace="9c269002-5b88-4b91-944d-0b2fb91db9e6"/>
     <xsd:import namespace="713c5f83-8359-461c-8f89-ea687126d96b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -23107,129 +23008,142 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D32C302-419C-44A7-B04C-B10A28B2F96B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{810B607B-3B43-4D86-B4D1-B30B91EAB536}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D32C302-419C-44A7-B04C-B10A28B2F96B}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{247603E2-A7E0-43EC-A465-B8B4FC59F754}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9c269002-5b88-4b91-944d-0b2fb91db9e6"/>
+    <ds:schemaRef ds:uri="713c5f83-8359-461c-8f89-ea687126d96b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F110D5CD-89EB-4573-9CB0-403605BFA96D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9c269002-5b88-4b91-944d-0b2fb91db9e6"/>
     <ds:schemaRef ds:uri="713c5f83-8359-461c-8f89-ea687126d96b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{247603E2-A7E0-43EC-A465-B8B4FC59F754}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBC2050B-F0EE-4D92-95D2-6265B223FCA7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="713c5f83-8359-461c-8f89-ea687126d96b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>29025</Characters>
+  <Pages>20</Pages>
+  <Words>5089</Words>
+  <Characters>29010</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>241</Lines>
   <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34048</CharactersWithSpaces>
+  <CharactersWithSpaces>34031</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>KCSF</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BFDE117324705146B15E866CB530E08A</vt:lpwstr>
   </property>