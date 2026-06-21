--- v0 (2026-06-01)
+++ v1 (2026-06-21)
@@ -14,7634 +14,7648 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="11DF06F3" w:rsidRDefault="009F59AA" w14:paraId="07CAE1D3" w14:textId="6AADA389">
+    <w:p w14:paraId="07CAE1D3" w14:textId="6AADA389" w:rsidR="00B9186A" w:rsidRPr="009A01C1" w:rsidRDefault="009F59AA" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="11DF06F3">
+      <w:r w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>ANGAZHIMI PËR VEPRIM TË PËRBASHKËT - EJA KOSOVË</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9186A" w:rsidP="11DF06F3" w:rsidRDefault="009F59AA" w14:paraId="0D462024" w14:textId="38DA15E1">
+    <w:p w14:paraId="0D462024" w14:textId="38DA15E1" w:rsidR="00B9186A" w:rsidRPr="009A01C1" w:rsidRDefault="009F59AA" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="11DF06F3">
+      <w:r w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">FORMULAR APLIKIMI PËR GRANTE PËR ZHVILLIM ORGANIZATIV </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B3335" w:rsidP="11DF06F3" w:rsidRDefault="002B3335" w14:paraId="44D0B586" w14:textId="77777777">
+    <w:p w14:paraId="44D0B586" w14:textId="77777777" w:rsidR="002B3335" w:rsidRPr="009A01C1" w:rsidRDefault="002B3335" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002B3335" w:rsidR="002B3335" w:rsidP="1F4BDC08" w:rsidRDefault="002B3335" w14:paraId="331155E7" w14:textId="6F2354B6">
+    <w:p w14:paraId="331155E7" w14:textId="6F2354B6" w:rsidR="002B3335" w:rsidRPr="009A01C1" w:rsidRDefault="002B3335" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1F4BDC08">
+      <w:r w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>NJOFTIM ME RËNDËSI!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B3335" w:rsidR="002B3335" w:rsidP="11DF06F3" w:rsidRDefault="002B3335" w14:paraId="3B195B75" w14:textId="5F24A846">
+    <w:p w14:paraId="3B195B75" w14:textId="5F24A846" w:rsidR="002B3335" w:rsidRPr="009A01C1" w:rsidRDefault="002B3335" w:rsidP="00EB4990">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1F4BDC08">
+      <w:r w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Ky formular i aplikimit në formatin Word është një dokument ndihmës për të lehtësuar përgatitjen e propozimit nga aplikantët</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="4ECC7183">
+      <w:r w:rsidR="4ECC7183" w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08">
+      <w:r w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>pa pasur nevojë që në vazhdimësi të kyçen n</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="2945FC8B">
+      <w:r w:rsidR="2945FC8B" w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>ë</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08">
+      <w:r w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> platformën online për aplikim</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08">
+      <w:r w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08">
+      <w:r w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Ky dokument shërben vetëm për lehtësim të përgatitjes së aplikacionit dhe nuk mund të shfrytëzohet si formular zyrtar i aplikimit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B3335" w:rsidR="002B3335" w:rsidP="11DF06F3" w:rsidRDefault="002B3335" w14:paraId="7A0F426D" w14:textId="6C78E8AE">
+    <w:p w14:paraId="7A0F426D" w14:textId="6C78E8AE" w:rsidR="002B3335" w:rsidRPr="009A01C1" w:rsidRDefault="002B3335" w:rsidP="00EB4990">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:lang w:val="sq-AL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="11DF06F3">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Përmbajtja e këtij formulari të aplikimit është identike me formularin online të aplikimit. Sidoqoftë, aplikantët duhet të sigurohen që i kanë plotësuar të gjitha udhëzimet e detajuara në kuadër të </w:t>
       </w:r>
-      <w:r>
-[...67 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="1F4BDC08">
+        <w:r w:rsidRPr="009A01C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sq-AL"/>
+          </w:rPr>
+          <w:t>formularit online të aplikimit.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="367439B2" w14:textId="77777777" w:rsidR="002B3335" w:rsidRPr="009A01C1" w:rsidRDefault="002B3335" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A01C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>Ne fuqimisht inkurajojmë aplikuesit që t’i dorëzojnë aplikacionet e tyre para afatit për të shmangur çdo vështirësi teknike në minutën e fundit. Këto probleme mund të përfshijnë trafik të rënduar në internet, probleme me lidhjen e internetit ose ndërprerje të energjisë elektrike, të cilat mund të çojnë në vështirësi në dorëzim. KCSF-ja nuk mund të mbajë përgjegjësi për ndonjë vonesë për shkak të vështirësive të lartpërmendura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083AFE8A" w14:textId="3359A304" w:rsidR="00822C28" w:rsidRDefault="002B3335" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A01C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>Nëse keni ndonjë pyetje lidhur me përgatitjen e aplikacionit ju lutemi na kontaktoni përmes emailit në</w:t>
+      </w:r>
+      <w:r w:rsidR="2FF4C1CD" w:rsidRPr="009A01C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A01C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="009A01C1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="sq-AL"/>
           </w:rPr>
           <w:t>eja@kcsfoundation.org</w:t>
         </w:r>
-        <w:r w:rsidRPr="1F4BDC08" w:rsidR="012A759F">
+        <w:r w:rsidR="012A759F" w:rsidRPr="009A01C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="sq-AL"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00822C28" w:rsidP="64B09108" w:rsidRDefault="023F98F4" w14:paraId="6195B44B" w14:textId="73065275">
+    <w:p w14:paraId="2D1E8612" w14:textId="77777777" w:rsidR="00EB4990" w:rsidRPr="009A01C1" w:rsidRDefault="00EB4990" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6195B44B" w14:textId="73065275" w:rsidR="00822C28" w:rsidRPr="009A01C1" w:rsidRDefault="023F98F4" w:rsidP="00EB4990">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="sq-AL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A06AD4">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Grantet për zhvillim organizativ nuk financojnë aktivitete të projekteve, ndërhyrje programore, grantdhënie apo investime kapitale. Nëse propozimi juaj fokusohet kryesisht në ofrimin e aktiviteteve për përfituesit ose publikun, në vend</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A06AD4" w:rsidR="55B96622">
+      <w:r w:rsidR="55B96622" w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A06AD4">
+      <w:r w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">ë zhvillimit të organizatës suaj nga brenda, atëherë ky nuk është instrumenti i duhur për ju.    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A06AD4">
+      <w:r w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00822C28" w:rsidP="1F4BDC08" w:rsidRDefault="023F98F4" w14:paraId="48ADB424" w14:textId="6BAD5AB2">
+    <w:p w14:paraId="48ADB424" w14:textId="6BAD5AB2" w:rsidR="00822C28" w:rsidRPr="009A01C1" w:rsidRDefault="023F98F4" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="sq-AL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A06AD4">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A01C1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00822C28" w:rsidP="00B9186A" w:rsidRDefault="00822C28" w14:paraId="16BDF7C4" w14:textId="41E72AF8">
+    <w:p w14:paraId="16BDF7C4" w14:textId="41E72AF8" w:rsidR="00822C28" w:rsidRDefault="00822C28" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00822C28" w:rsidP="00B9186A" w:rsidRDefault="00822C28" w14:paraId="1CA5D1FD" w14:textId="77777777">
+    <w:p w14:paraId="1CA5D1FD" w14:textId="77777777" w:rsidR="00822C28" w:rsidRDefault="00822C28" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00822C28" w:rsidP="00B9186A" w:rsidRDefault="00822C28" w14:paraId="58E602A7" w14:textId="77777777">
+    <w:p w14:paraId="58E602A7" w14:textId="77777777" w:rsidR="00822C28" w:rsidRDefault="00822C28" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00822C28" w:rsidP="00B9186A" w:rsidRDefault="00822C28" w14:paraId="3248327C" w14:textId="77777777">
+    <w:p w14:paraId="3248327C" w14:textId="77777777" w:rsidR="00822C28" w:rsidRDefault="00822C28" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="1F4BDC08" w:rsidP="1F4BDC08" w:rsidRDefault="1F4BDC08" w14:paraId="734331B1" w14:textId="308B20FD">
+    <w:p w14:paraId="734331B1" w14:textId="308B20FD" w:rsidR="1F4BDC08" w:rsidRDefault="1F4BDC08" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00822C28" w:rsidP="00B9186A" w:rsidRDefault="00822C28" w14:paraId="33A9E39B" w14:textId="77777777">
+    <w:p w14:paraId="33A9E39B" w14:textId="77777777" w:rsidR="00822C28" w:rsidRDefault="00822C28" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00822C28" w:rsidP="00B9186A" w:rsidRDefault="00822C28" w14:paraId="2B178E60" w14:textId="77777777">
+    <w:p w14:paraId="2B178E60" w14:textId="77777777" w:rsidR="00822C28" w:rsidRDefault="00822C28" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="1F4BDC08" w:rsidP="1F4BDC08" w:rsidRDefault="1F4BDC08" w14:paraId="0E107DA8" w14:textId="4A2EF44D">
+    <w:p w14:paraId="0E107DA8" w14:textId="4A2EF44D" w:rsidR="1F4BDC08" w:rsidRDefault="1F4BDC08" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2630F" w:rsidP="1F4BDC08" w:rsidRDefault="00C2630F" w14:paraId="2EE66BEE" w14:textId="77777777">
+    <w:p w14:paraId="2EE66BEE" w14:textId="77777777" w:rsidR="00C2630F" w:rsidRDefault="00C2630F" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2630F" w:rsidP="1F4BDC08" w:rsidRDefault="00C2630F" w14:paraId="702E8133" w14:textId="77777777">
+    <w:p w14:paraId="702E8133" w14:textId="77777777" w:rsidR="00C2630F" w:rsidRDefault="00C2630F" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2630F" w:rsidP="1F4BDC08" w:rsidRDefault="00C2630F" w14:paraId="28CC8B2F" w14:textId="77777777">
+    <w:p w14:paraId="28CC8B2F" w14:textId="77777777" w:rsidR="00C2630F" w:rsidRDefault="00C2630F" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2630F" w:rsidP="1F4BDC08" w:rsidRDefault="00C2630F" w14:paraId="24ADC2DD" w14:textId="77777777">
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidP="11DF06F3" w:rsidRDefault="009F59AA" w14:paraId="6CE67F6D" w14:textId="204F9B32">
+    <w:p w14:paraId="6CE67F6D" w14:textId="204F9B32" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="009F59AA" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">KAPITULLI 1: Informacione lidhur me organizatën aplikuese </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidP="11DF06F3" w:rsidRDefault="00E16A1E" w14:paraId="61B367DD" w14:textId="77777777">
+    <w:p w14:paraId="61B367DD" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E16A1E" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9286" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="6478"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="26ED5BAC" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w14:paraId="26ED5BAC" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="009F59AA" w14:paraId="3AA47F73" w14:textId="791A3848">
+          <w:p w14:paraId="3AA47F73" w14:textId="791A3848" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="009F59AA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Personi që aplikon për grant në emër të organizatës</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="00E16A1E" w14:paraId="53BA2369" w14:textId="56410D23">
+          <w:p w14:paraId="53BA2369" w14:textId="56410D23" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E16A1E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emri dhe mbiemri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="47160457" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w14:paraId="47160457" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="00E16A1E" w14:paraId="7AE297DE" w14:textId="77777777">
+          <w:p w14:paraId="7AE297DE" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E16A1E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="00E16A1E" w14:paraId="61E91D4D" w14:textId="77777777">
+          <w:p w14:paraId="61E91D4D" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E16A1E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="55A7BB55" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00BF0A05" w14:paraId="55A7BB55" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidP="009F59AA" w:rsidRDefault="009F59AA" w14:paraId="32B150A1" w14:textId="4F202065">
+          <w:p w14:paraId="32B150A1" w14:textId="4F202065" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="009F59AA" w:rsidP="009F59AA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Numri i telefonit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidP="009F59AA" w:rsidRDefault="4B3F9B14" w14:paraId="576EEDDA" w14:textId="0498C0D5">
+          <w:p w14:paraId="576EEDDA" w14:textId="0498C0D5" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="4B3F9B14" w:rsidP="009F59AA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Telefoni fiks dhe/ose mobil.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="2CE3D90F" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w14:paraId="2CE3D90F" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="1ECA7E61" w14:textId="16E28186">
+          <w:p w14:paraId="1ECA7E61" w14:textId="16E28186" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="1559BFC1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Emri i organizatës</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="595F0230" w14:textId="78EB57C5">
+          <w:p w14:paraId="595F0230" w14:textId="78EB57C5" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="1559BFC1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Emri i plotë i organizatës dhe (shkurtesa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="7CF74384" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w14:paraId="7CF74384" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidP="001D6E2A" w:rsidRDefault="1559BFC1" w14:paraId="3C0AE453" w14:textId="769CA8F9">
+          <w:p w14:paraId="3C0AE453" w14:textId="769CA8F9" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="1559BFC1" w:rsidP="001D6E2A">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Statusi ligjor i regjistruar në Departamentin e OJQ-ve: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="08E60FC2" w14:textId="63C2FFDF">
+          <w:p w14:paraId="08E60FC2" w14:textId="63C2FFDF" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="1559BFC1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Shoqatë, fondacion, institut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="1DA704D4" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w14:paraId="1DA704D4" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="34E60814" w14:textId="33C3D1DB">
+          <w:p w14:paraId="34E60814" w14:textId="33C3D1DB" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="1559BFC1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Numri i regjistrimit: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="77D0BB1B" w14:textId="73578117">
+          <w:p w14:paraId="77D0BB1B" w14:textId="73578117" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="1559BFC1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Numri i regjistrimit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="729D5900" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00BF0A05" w14:paraId="729D5900" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="2B7102F9" w14:textId="3726B07B">
+          <w:p w14:paraId="2B7102F9" w14:textId="3726B07B" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="1559BFC1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Misioni i organizatës:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="298BC8A6" w14:textId="731D9785">
+          <w:p w14:paraId="298BC8A6" w14:textId="731D9785" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="1559BFC1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Përshkruani misionin e organizatës suaj (3000 karaktere)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="160DD597" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w14:paraId="160DD597" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="196C46E5" w14:textId="38860CCD">
+          <w:p w14:paraId="196C46E5" w14:textId="38860CCD" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="1559BFC1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Viti i themelimit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidP="001D6E2A" w:rsidRDefault="00E16A1E" w14:paraId="69E87643" w14:textId="5F150231">
+          <w:p w14:paraId="69E87643" w14:textId="5F150231" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E16A1E" w:rsidP="001D6E2A">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>dd/mm/vvvv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="0E451B05" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00BF0A05" w14:paraId="0E451B05" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="2BC7AEE4" w14:textId="6B9E88C0">
+          <w:p w14:paraId="2BC7AEE4" w14:textId="6B9E88C0" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="1559BFC1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Adresa e zyrës:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="268D1AAD" w14:textId="1DCEB3AE">
+          <w:p w14:paraId="268D1AAD" w14:textId="1DCEB3AE" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="1559BFC1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Rruga, numri, kodi postar, fshati/qyteti.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="10D4C6BF" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w14:paraId="10D4C6BF" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="00E16A1E" w14:paraId="0C2A3CD3" w14:textId="77777777">
+          <w:p w14:paraId="0C2A3CD3" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E16A1E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="00E16A1E" w14:paraId="4B6C325C" w14:textId="77777777">
+          <w:p w14:paraId="4B6C325C" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E16A1E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="1DFB5445" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00BF0A05" w14:paraId="1DFB5445" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="4DD94043" w14:textId="4FD1D788">
+          <w:p w14:paraId="4DD94043" w14:textId="4FD1D788" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="1559BFC1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Numri i telefonit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="4B3F9B14" w14:paraId="228330FE" w14:textId="01E2FCF9">
+          <w:p w14:paraId="228330FE" w14:textId="01E2FCF9" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="4B3F9B14">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Telefoni fiks dhe/ose mobil.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="40E8EC98" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00BF0A05" w14:paraId="40E8EC98" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidP="00E86578" w:rsidRDefault="00E86578" w14:paraId="4DDCA64B" w14:textId="62B27D05">
+          <w:p w14:paraId="4DDCA64B" w14:textId="62B27D05" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578" w:rsidP="00E86578">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Drejtor Ekzekutiv:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="00E86578" w14:paraId="24E4732C" w14:textId="1C97E3BE">
+          <w:p w14:paraId="24E4732C" w14:textId="1C97E3BE" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Emri dhe mbiemri </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidP="00E86578" w:rsidRDefault="00E86578" w14:paraId="6B233659" w14:textId="40E25450">
+          <w:p w14:paraId="6B233659" w14:textId="40E25450" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578" w:rsidP="00E86578">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Detajet e kontaktit (telefoni dhe email)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="235D3EAD" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w14:paraId="235D3EAD" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidP="00E86578" w:rsidRDefault="00B7507D" w14:paraId="42C94B3A" w14:textId="4FD95C50">
+          <w:p w14:paraId="42C94B3A" w14:textId="4FD95C50" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00E86578">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Uebfaqja:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="00E16A1E" w14:paraId="3F57B8E7" w14:textId="77777777">
+          <w:p w14:paraId="3F57B8E7" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E16A1E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>www.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="523DEC28" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w14:paraId="523DEC28" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidP="00E86578" w:rsidRDefault="00E86578" w14:paraId="4B3A34A2" w14:textId="78E40A50">
+          <w:p w14:paraId="4B3A34A2" w14:textId="78E40A50" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578" w:rsidP="00E86578">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Faqet në rrjete sociale: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidP="00E86578" w:rsidRDefault="00E16A1E" w14:paraId="13021720" w14:textId="62EABF1C">
+          <w:p w14:paraId="13021720" w14:textId="62EABF1C" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E16A1E" w:rsidP="00E86578">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Facebook, Twitter etj.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002F4167" w:rsidR="00E16A1E" w:rsidP="11DF06F3" w:rsidRDefault="00E16A1E" w14:paraId="2C99A9F3" w14:textId="14C0CAAA">
+    <w:p w14:paraId="290171E7" w14:textId="27A822D2" w:rsidR="00791834" w:rsidRPr="00EB4990" w:rsidRDefault="00E16A1E" w:rsidP="00EB4990">
       <w:pPr>
         <w:spacing w:before="120" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4167">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>* Në sistemin e aplikimit online duhet ta ngarkoni certifikatën e regjistrimit të lëshuar nga Departamenti për OJQ-të (maksimumi 8MB, pdf/doc/docx/rar/zip).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9186A" w:rsidP="00B9186A" w:rsidRDefault="00B9186A" w14:paraId="6B43D09A" w14:textId="77777777">
+    <w:p w14:paraId="3C0B46ED" w14:textId="3958E8C3" w:rsidR="1F4BDC08" w:rsidRPr="00BF0A05" w:rsidRDefault="3FB6493F" w:rsidP="5B410F42">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BF0A05">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>Shënim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0A05">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="5BA437AD" w:rsidRPr="00BF0A05">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>Klubet sportive, federatat sportive, shoqatat kulturore amatore apo organizatat fetare që janë të regjistruara si OJQ nuk kualifikohen për grante të KCSF-së.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00791834" w:rsidP="00B9186A" w:rsidRDefault="00791834" w14:paraId="290171E7" w14:textId="77777777">
+    <w:p w14:paraId="2957A8E8" w14:textId="70415D74" w:rsidR="1F4BDC08" w:rsidRDefault="1F4BDC08" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="1F4BDC08" w:rsidP="5B410F42" w:rsidRDefault="1F4BDC08" w14:paraId="3C0B46ED" w14:textId="426AC0B2">
+    <w:p w14:paraId="06C6D552" w14:textId="0F03AAD8" w:rsidR="1F4BDC08" w:rsidRDefault="1F4BDC08" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...38 lines deleted...]
-      </w:r>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="1F4BDC08" w:rsidP="5B410F42" w:rsidRDefault="1F4BDC08" w14:paraId="35B7AEB1" w14:textId="49B98663">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="11DF06F3" w:rsidRDefault="00E86578" w14:paraId="3194FF8E" w14:textId="1860D0B3">
+    <w:p w14:paraId="3194FF8E" w14:textId="1860D0B3" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">KAPITULLI 2: Informacionet kryesore për Grantin për Zhvillim Organizativ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00B9186A" w:rsidRDefault="00B9186A" w14:paraId="3C1CC1F4" w14:textId="77777777">
+    <w:p w14:paraId="3C1CC1F4" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00B9186A" w:rsidP="00B9186A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="5B9BD5"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9286" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="6478"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="00B9186A" w:rsidTr="11DF06F3" w14:paraId="1132E30A" w14:textId="77777777">
+      <w:tr w:rsidR="00B9186A" w:rsidRPr="00BF0A05" w14:paraId="1132E30A" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00E86578" w:rsidRDefault="00E86578" w14:paraId="36497F8A" w14:textId="77146C7B">
+          <w:p w14:paraId="36497F8A" w14:textId="77146C7B" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578" w:rsidP="00E86578">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Kohëzgjatja e Grantit për Zhvillim Organizativ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00E86578" w:rsidRDefault="00E86578" w14:paraId="3CAE9911" w14:textId="13E379C6">
+          <w:p w14:paraId="3CAE9911" w14:textId="13E379C6" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578" w:rsidP="00E86578">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Sa muaj? DD/MM/VV - DD/MM/VV. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="00E16A1E" w:rsidTr="11DF06F3" w14:paraId="237F40AA" w14:textId="77777777">
+      <w:tr w:rsidR="00E16A1E" w:rsidRPr="00BF0A05" w14:paraId="237F40AA" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="00E86578" w14:paraId="307921AB" w14:textId="36BACFE6">
+          <w:p w14:paraId="307921AB" w14:textId="36BACFE6" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Qëllimi i përgjithshëm i Grantit për Zhvillim Organizativ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="00E86578" w14:paraId="320D59BD" w14:textId="2E6327B3">
+          <w:p w14:paraId="320D59BD" w14:textId="2E6327B3" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Shkurtimisht, në një paragraf, përshkruani qëllimin e përgjithshëm të grantit dhe ndryshimin e pritur në nivelin e zhvillimit të organizatës suaj. (1000 karaktere). Kjo duhet të jetë konsistente me vetëvlerësimin (Kapitulli 5) dhe aneksin e kornizës logjike.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00E16A1E" w:rsidRDefault="00E16A1E" w14:paraId="45387F7A" w14:textId="77777777">
+          <w:p w14:paraId="45387F7A" w14:textId="77777777" w:rsidR="00E16A1E" w:rsidRPr="00B7507D" w:rsidRDefault="00E16A1E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidTr="11DF06F3" w14:paraId="752F01CA" w14:textId="77777777">
+      <w:tr w:rsidR="00B9186A" w:rsidRPr="00B7507D" w14:paraId="752F01CA" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="1054"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00AD67BD" w:rsidRDefault="00E86578" w14:paraId="683CC382" w14:textId="1435D49F">
+          <w:p w14:paraId="683CC382" w14:textId="1435D49F" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Shuma e kërkuar nga EJA Kosovë:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00E86578" w:rsidRDefault="00B9186A" w14:paraId="7E253A00" w14:textId="290E1EDD">
+          <w:p w14:paraId="7E253A00" w14:textId="290E1EDD" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00B9186A" w:rsidP="00E86578">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>...euro (Saktësisht shuma e njëjtë me totalin në formularin e buxhetit në excel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidTr="11DF06F3" w14:paraId="04E77A16" w14:textId="77777777">
+      <w:tr w:rsidR="00B9186A" w:rsidRPr="00B7507D" w14:paraId="04E77A16" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00AD67BD" w:rsidRDefault="00E86578" w14:paraId="2764A2E3" w14:textId="38302DBC">
+          <w:p w14:paraId="2764A2E3" w14:textId="38302DBC" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Vendndodhja e aktiviteteve kryesore të mbështetura nga ky grant:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00AD67BD" w:rsidRDefault="00E86578" w14:paraId="5AC9A5B8" w14:textId="5A6C315D">
+          <w:p w14:paraId="5AC9A5B8" w14:textId="5A6C315D" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Shkruani rajonin, qytetin, fshatin ose lagjen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="00B9186A" w:rsidTr="11DF06F3" w14:paraId="7D1A84DD" w14:textId="77777777">
+      <w:tr w:rsidR="00B9186A" w:rsidRPr="00BF0A05" w14:paraId="7D1A84DD" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00AD67BD" w:rsidRDefault="00E86578" w14:paraId="3F43433B" w14:textId="1FAFD558">
+          <w:p w14:paraId="3F43433B" w14:textId="1FAFD558" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>A keni financime të tjera gjatë kohëzgjatjes së këtij granti, pavarësisht nga lloji i financimit?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00AD67BD" w:rsidRDefault="00E86578" w14:paraId="127712D7" w14:textId="43C7FE74">
+          <w:p w14:paraId="127712D7" w14:textId="43C7FE74" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00E86578" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Nëse po, ju lutemi renditni fondet kryesore në dispozicion, donatorët, llojin e mbështetjes/titullin e projektit dhe kohëzgjatjen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="00B9186A" w:rsidTr="11DF06F3" w14:paraId="7A3298B0" w14:textId="77777777">
+      <w:tr w:rsidR="00B9186A" w:rsidRPr="00BF0A05" w14:paraId="7A3298B0" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00AD67BD" w:rsidRDefault="406052B0" w14:paraId="7D680C6A" w14:textId="62D7A61F">
+          <w:p w14:paraId="7D680C6A" w14:textId="62D7A61F" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="406052B0" w:rsidP="00AD67BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>A keni aktualisht mbështetje për aktivitetet e zhvillimit organizativ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="009E35C0" w:rsidRDefault="009E35C0" w14:paraId="1BB141B6" w14:textId="2CE8E0B0">
+          <w:p w14:paraId="1BB141B6" w14:textId="2CE8E0B0" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="009E35C0" w:rsidP="009E35C0">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Nëse po, ju lutemi renditni aktivitetet kryesore të mbështetura të zhvillimit organizativ, duke përfshirë shumën, kohëzgjatjen dhe donatorin.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="00AB3AF6" w:rsidTr="11DF06F3" w14:paraId="23DF80A3" w14:textId="77777777">
+      <w:tr w:rsidR="00AB3AF6" w:rsidRPr="00BF0A05" w14:paraId="23DF80A3" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00AB3AF6" w:rsidRDefault="009E35C0" w14:paraId="22C0E5BE" w14:textId="53310A47">
+          <w:p w14:paraId="22C0E5BE" w14:textId="53310A47" w:rsidR="00AB3AF6" w:rsidRPr="00B7507D" w:rsidRDefault="009E35C0">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>A keni aplikuar diku tjetër për financimin e aktiviteteve/komponentëve të veçantë që lidhen me zhvillimin organizativ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00AB3AF6" w:rsidRDefault="009E35C0" w14:paraId="5D3A6271" w14:textId="3F1264E9">
+          <w:p w14:paraId="5D3A6271" w14:textId="3F1264E9" w:rsidR="00AB3AF6" w:rsidRPr="00B7507D" w:rsidRDefault="009E35C0">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Nëse po, cili donator, çfarë shume dhe kur prisni një përgjigje?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="11DF06F3" w:rsidRDefault="009E35C0" w14:paraId="335CE1E6" w14:textId="38A8BC21">
+    <w:p w14:paraId="173F2758" w14:textId="77777777" w:rsidR="009A01C1" w:rsidRDefault="009A01C1" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B73B268" w14:textId="77777777" w:rsidR="00EB4990" w:rsidRDefault="00EB4990" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sq-AL" w:eastAsia="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5772499F" w14:textId="77777777" w:rsidR="00EB4990" w:rsidRDefault="00EB4990" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sq-AL" w:eastAsia="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C03CA3D" w14:textId="77777777" w:rsidR="00EB4990" w:rsidRPr="00EB4990" w:rsidRDefault="00EB4990" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sq-AL" w:eastAsia="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335CE1E6" w14:textId="418C5A02" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="009E35C0" w:rsidP="11DF06F3">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">KAPITULLI 3: Përmbledhje e propozimit </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>3000 karaktere</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00B9186A" w:rsidRDefault="009E35C0" w14:paraId="61D31C0C" w14:textId="0523CF95">
+    <w:p w14:paraId="61D31C0C" w14:textId="0523CF95" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="009E35C0" w:rsidP="00B9186A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Ju lutemi jepni një përmbledhje të propozimit tuaj për zhvillim organizativ. Filloni me 2–3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="00EC76D5">
+      <w:r w:rsidR="00EC76D5" w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>aspektet</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> prioritare të </w:t>
       </w:r>
       <w:r w:rsidR="002F4167">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>zhvillimit</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> organizativ që propozimi juaj i adreson (siç janë identifikuar në vetëvlerësimin tuaj në Kapitulli</w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="00EC76D5">
+      <w:r w:rsidR="00EC76D5" w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5). Vazhdoni duke përshkruar aktivitetet kryesore të zhvillimit organizativ që keni planifikuar dhe si këto aktivitete do të prodhojnë ndryshim të matshëm në organizatën tuaj deri në fund të grantit. Përshkruani shkurtimisht ndryshimet </w:t>
+        <w:t xml:space="preserve"> 5). Vazhdoni duke përshkruar aktivitetet kryesore të zhvillimit organizativ që keni planifikuar dhe si këto aktivitete do të prodhojnë ndryshim të matshëm në organizatën tuaj deri në fund të grantit. Përshkruani shkurtimisht ndryshimet kryesore shoqërore në të cilat organizata juaj synon të kontribuojë pasi të ketë përfunduar zhvillimin e saj organizativ. Përfshini buxhetin total të propozuar, kohëzgjatjen e grantit dhe zonën parësore gjeografike ku </w:t>
+      </w:r>
+      <w:r w:rsidR="114F370C" w:rsidRPr="11DF06F3">
+        <w:rPr>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>e keni</w:t>
+      </w:r>
+      <w:r w:rsidR="0DFC82E6" w:rsidRPr="11DF06F3">
+        <w:rPr>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bazën dhe jeni</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> aktiv.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00E11815" w:rsidP="00F02CAC" w:rsidRDefault="009E35C0" w14:paraId="2764F37B" w14:textId="6C2891EC">
+    <w:p w14:paraId="2764F37B" w14:textId="6C2891EC" w:rsidR="00E11815" w:rsidRPr="00B7507D" w:rsidRDefault="009E35C0" w:rsidP="00F02CAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Kjo përmbledhje do të ndahet me donatorët dhe do të publikohet online pa asnjë ndryshim. Para publikimit, teksti do të përkthehet në dy gjuhë të tjera (shqip, serbisht).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="11DF06F3" w:rsidRDefault="009E35C0" w14:paraId="7AE7E9F3" w14:textId="193706DB">
+    <w:p w14:paraId="7AE7E9F3" w14:textId="193706DB" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="009E35C0" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>KAPITULLI 4: Qëllimet programore të organizatës dhe drejtimi i përgjithshëm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="11DF06F3" w:rsidRDefault="009E35C0" w14:paraId="2E06F734" w14:textId="6F09D1C4">
+    <w:p w14:paraId="2E06F734" w14:textId="6F09D1C4" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="009E35C0" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Qëllimet programore të organizatës dhe drejtimi i përgjithshëm </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(6000 karaktere)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="003D6748" w:rsidRDefault="00D62201" w14:paraId="5C465D55" w14:textId="1167647A">
+    <w:p w14:paraId="5C465D55" w14:textId="1167647A" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00D62201" w:rsidP="003D6748">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Cila është nevoja kryesore e shoqërisë që organizata juaj e adreson përmes punës së saj dhe ndryshimi kryesor shoqëror në të cilin kontribuon organizata juaj? Pse është i nevojshëm një ndryshim i tillë për grupet tuaja të synuara? Si kontribuon organizata juaj në një ndryshim të tillë tani dhe si e parashikoni një kontribut të tillë pas dy vitesh? Cilat janë aktivitetet, qasjet ose metodologjitë kryesore që ju tashmë i përdorni ose synoni t'i përdorni për të arritur një ndryshim të tillë (</w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="0C1A1204">
+      <w:r w:rsidR="0C1A1204" w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>u lutemi mos përfshini këtu aktivitetet e zhvillimit organizativ për të cilat kërkoni mbështetje)?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D02E9F" w:rsidP="1F4BDC08" w:rsidRDefault="00D02E9F" w14:paraId="385F2396" w14:textId="78584C96">
+    <w:p w14:paraId="385F2396" w14:textId="78584C96" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">KAPITULLI 5: Vetëvlerësimi </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="0189545B">
+      <w:r w:rsidR="0189545B" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>i kapaciteteve organizative</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="130A3A7D" w14:textId="77777777">
+    <w:p w14:paraId="130A3A7D" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EC76D5" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="017AA2EE" w14:textId="3C2FE3D9">
+    <w:p w14:paraId="017AA2EE" w14:textId="3C2FE3D9" w:rsidR="00E7550F" w:rsidRPr="00EC76D5" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Ky kapitull ju kërkon të vlerësoni gjendjen aktuale të</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="5D38B027">
+      <w:r w:rsidR="5D38B027" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> kapaciteteve të</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> organizatës suaj.</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="15DD4DA9">
+      <w:r w:rsidR="15DD4DA9" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="58F9C37B">
+      <w:r w:rsidR="58F9C37B" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Vetëv</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="00EC76D5">
+      <w:r w:rsidR="00EC76D5" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">lerësimi shërben </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">për të kuptuar nga ku po filloni, </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="505F8956">
+      <w:r w:rsidR="505F8956" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">në çfarë keni zgjedhur të </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="30D03F02">
+      <w:r w:rsidR="30D03F02" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>përqendroni</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="505F8956">
+      <w:r w:rsidR="505F8956" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> grantin </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">dhe </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="0E89D2FC">
+      <w:r w:rsidR="0E89D2FC" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>si do t</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="3F467C6D">
+      <w:r w:rsidR="3F467C6D" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>’i</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> masim së bashku ndryshimet </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="05A14174">
+      <w:r w:rsidR="05A14174" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>pas</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="66CDC3B5">
+      <w:r w:rsidR="66CDC3B5" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">zbatimit të </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>grantit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F4167" w:rsidR="002F4167" w:rsidP="002F4167" w:rsidRDefault="00580CFF" w14:paraId="27A025C8" w14:textId="79A635D3">
+    <w:p w14:paraId="27A025C8" w14:textId="79A635D3" w:rsidR="002F4167" w:rsidRPr="002F4167" w:rsidRDefault="00580CFF" w:rsidP="002F4167">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Nuk ka përgjigje "të saktë". </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F4167" w:rsidR="002F4167">
+      <w:r w:rsidR="002F4167" w:rsidRPr="002F4167">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Në këtë kontekst, vetëvlerësimi i sinqertë është më i dobishëm se sa një paraqitje ambicioze e kapaciteteve të organizatës. Një organizatë që vetëvlerësohet si “Fillestare” në disa fusha dhe “E konsoliduar” në të tjera, dhe ky vlerësim pasqyron realitetin, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F4167" w:rsidR="002F4167">
+      <w:r w:rsidR="002F4167" w:rsidRPr="002F4167">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>konsiderohet</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F4167" w:rsidR="002F4167">
+      <w:r w:rsidR="002F4167" w:rsidRPr="002F4167">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t> në pozitë më të favorshme për të përfituar nga zbatimi i grantit sesa ajo që vetëvlerësohet si e </w:t>
       </w:r>
       <w:r w:rsidR="002F4167">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Avancuar </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F4167" w:rsidR="002F4167">
+      <w:r w:rsidR="002F4167" w:rsidRPr="002F4167">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">në të gjitha fushat. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A3AC5" w:rsidR="11DF06F3" w:rsidP="1F4BDC08" w:rsidRDefault="11DF06F3" w14:paraId="09F9CF00" w14:textId="38D79E68">
+    <w:p w14:paraId="09F9CF00" w14:textId="38D79E68" w:rsidR="11DF06F3" w:rsidRPr="004A3AC5" w:rsidRDefault="11DF06F3" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8A6D00"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Shënim për aplikantët: </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="06A54AC0">
+      <w:r w:rsidR="06A54AC0" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Kategorizimet e organizatës përgjatë vetëvlerësimit konsiderohen si </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> të dhëna bazë</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="00EC76D5">
+      <w:r w:rsidR="00EC76D5" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (baseline)</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Në fund të grantit, do t'ju kërkohet të rivlerësoheni </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="4319238C">
+      <w:r w:rsidR="4319238C" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">sërish </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">sipas të njëjtave fusha. Ndryshimi ndërmjet vlerësimit bazë dhe atij përfundimtar, së bashku me </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="6C429DBE">
+      <w:r w:rsidR="6C429DBE" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>dëshmitë</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> që jepni për çdo </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="07DDEED8">
+      <w:r w:rsidR="07DDEED8" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>vetë</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">vlerësim, është mënyra </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="7E4C4606">
+      <w:r w:rsidR="7E4C4606" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">si do të raportohet ndryshimi organizativ, si në raportin tuaj final ashtu edhe në raportimin e EJA Kosovë ndaj donatorëve të saj. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A3AC5" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="1D94914A" w14:textId="77777777">
+    <w:p w14:paraId="1D94914A" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="004A3AC5" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A3AC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pjesa A — Vetëvlerësimi në gjashtë fusha kapaciteti</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A3AC5" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="67969660" w14:textId="3039E986">
+    <w:p w14:paraId="67969660" w14:textId="3039E986" w:rsidR="00E7550F" w:rsidRPr="004A3AC5" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Për secilën fushë më poshtë, lexoni katër përkufizimet e niveleve të </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="109A9195">
+      <w:r w:rsidR="109A9195" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>zhvillimit organizativ</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fillestar / Në zhvillim / </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="00D157EC">
+      <w:r w:rsidR="00D157EC" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>I konsoliduar</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> / I </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="00D157EC">
+      <w:r w:rsidR="00D157EC" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>avancuar</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">), zgjidhni atë që përshkruan </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="004A3AC5">
+      <w:r w:rsidR="004A3AC5" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>më së</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> mir</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="004A3AC5">
+      <w:r w:rsidR="004A3AC5" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> organizatën tuaj sot dhe jepni një </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="43AE2BF4">
+      <w:r w:rsidR="43AE2BF4" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">elaborim </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>të shkurtër (deri në 200 karaktere) duke shpjeguar bazën e vlerësimit tuaj.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A3AC5" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="6627B30C" w14:textId="0E4DABB1">
+    <w:p w14:paraId="6627B30C" w14:textId="0E4DABB1" w:rsidR="00E7550F" w:rsidRPr="004A3AC5" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A3AC5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fusha 1 — Qeverisja e brendshme dhe vendimmarrja</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A3AC5" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="41306CD1" w14:paraId="24D76147" w14:textId="66D15C6E">
+    <w:p w14:paraId="24D76147" w14:textId="66D15C6E" w:rsidR="00E7550F" w:rsidRPr="004A3AC5" w:rsidRDefault="41306CD1" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:spacing w:before="80" w:after="120" w:line="300" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Si merren vendimet, nga kush dhe me çfarë mbikëqyrjeje. </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="54F89F34">
+      <w:r w:rsidR="54F89F34" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Përfshirë përbërjen dhe funksionimin e organit drejtues, rregullat e vendimmarrjes, trajtimin e konfliktit të interesit si dhe linjat e llogaridhënies ndërmjet stafit dhe bordit</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="6A7C3B2D">
+      <w:r w:rsidR="6A7C3B2D" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A3AC5" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="4C0E6020" w14:textId="77777777">
+    <w:p w14:paraId="4C0E6020" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="004A3AC5" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1500"/>
         <w:gridCol w:w="7526"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="74CBCE91" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="74CBCE91" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004A3AC5" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="6E6795D5" w14:textId="77777777">
+          <w:p w14:paraId="6E6795D5" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="004A3AC5" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A3AC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Niveli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="004A3AC5" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="16EBF2BC" w14:textId="77777777">
+          <w:p w14:paraId="16EBF2BC" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="004A3AC5" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A3AC5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Si duket kjo në praktikë</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="3D16A930" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="3D16A930" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C215E2" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="49C07A53" w14:textId="77777777">
+          <w:p w14:paraId="49C07A53" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C215E2" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Fillestar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C215E2" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="7821A07C" w14:textId="280197A4">
+          <w:p w14:paraId="7821A07C" w14:textId="280197A4" w:rsidR="00E7550F" w:rsidRPr="00C215E2" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Organizata ka </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="29825AA7">
+            <w:r w:rsidR="29825AA7" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">një </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>organ të lartë drejtues të regjistruar, por</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="1A84E50F">
+            <w:r w:rsidR="1A84E50F" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> i nj</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="356987B5">
+            <w:r w:rsidR="356987B5" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="1A84E50F">
+            <w:r w:rsidR="1A84E50F" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>jti</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> funksionon vetëm formalisht. Në praktikë, vendimet përqendrohen tek një ose dy individë. Nuk ka rregulla</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="01A702A3">
+            <w:r w:rsidR="01A702A3" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> procedurale</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> të shkruara</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="58591E90">
+            <w:r w:rsidR="58591E90" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="356987B5">
+            <w:r w:rsidR="356987B5" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuk ka politikë </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="0F6680FF">
+            <w:r w:rsidR="0F6680FF" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="356987B5">
+            <w:r w:rsidR="356987B5" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="0F6680FF">
+            <w:r w:rsidR="0F6680FF" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>konflikt</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="0C8B5EEA">
+            <w:r w:rsidR="0C8B5EEA" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>it t</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="356987B5">
+            <w:r w:rsidR="356987B5" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> interesi</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="604CF7D1">
+            <w:r w:rsidR="604CF7D1" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">. Procesverbalet </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="0F8A558F">
+            <w:r w:rsidR="0F8A558F" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">nga takimet </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">ose nuk ekzistojnë </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="4457AEAF">
+            <w:r w:rsidR="4457AEAF" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">fare </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">ose nuk </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="537A25D0">
+            <w:r w:rsidR="537A25D0" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">mbahen me </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="356987B5">
+            <w:r w:rsidR="356987B5" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>rregull.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C215E2" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="728728FC" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00C215E2" w14:paraId="728728FC" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C215E2" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="29655EE5" w14:textId="77777777">
+          <w:p w14:paraId="29655EE5" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C215E2" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Në zhvillim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C215E2" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="30F64378" w14:textId="19493CB9">
+          <w:p w14:paraId="30F64378" w14:textId="19493CB9" w:rsidR="00E7550F" w:rsidRPr="00C215E2" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Organi më i lartë drejtues mblidhet herë pas here dhe vendimet </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C215E2" w:rsidR="1F496B3A">
+            <w:r w:rsidR="1F496B3A" w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>evidentohen</w:t>
             </w:r>
             <w:r w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">, por mbledhjet janë të parregullta dhe roli i bordit është kryesisht të miratojë </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C215E2" w:rsidR="201B8C56">
+            <w:r w:rsidR="201B8C56" w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C215E2" w:rsidR="00C215E2">
+            <w:r w:rsidR="00C215E2" w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C215E2" w:rsidR="201B8C56">
+            <w:r w:rsidR="201B8C56" w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> se </w:t>
             </w:r>
             <w:r w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>çfarë propozo</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C215E2" w:rsidR="533E61BD">
+            <w:r w:rsidR="533E61BD" w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">n </w:t>
             </w:r>
             <w:r w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">menaxhmenti. Mund të ekzistojë draft-politikë </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C215E2" w:rsidR="7EB645CF">
+            <w:r w:rsidR="7EB645CF" w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
             <w:r w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>konflikti</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C215E2" w:rsidR="1EC528D5">
+            <w:r w:rsidR="1EC528D5" w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>t t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C215E2" w:rsidR="00C215E2">
+            <w:r w:rsidR="00C215E2" w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
             <w:r w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> interesi</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C215E2" w:rsidR="1206B4DF">
+            <w:r w:rsidR="1206B4DF" w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">, por nuk zbatohet vazhdimisht. Rolet ndërmjet bordit dhe </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C215E2" w:rsidR="512BD502">
+            <w:r w:rsidR="512BD502" w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>menaxhmentit</w:t>
             </w:r>
             <w:r w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> janë pjesërisht të </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C215E2" w:rsidR="29AD8C5C">
+            <w:r w:rsidR="29AD8C5C" w:rsidRPr="00C215E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>qarta.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B09B5" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="694E6870" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="009B09B5" w14:paraId="694E6870" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00751F92" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="002F4167" w14:paraId="463C35F2" w14:textId="4D4C6467">
+          <w:p w14:paraId="463C35F2" w14:textId="4D4C6467" w:rsidR="00E7550F" w:rsidRPr="00751F92" w:rsidRDefault="002F4167" w:rsidP="1F4BDC08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> I konsoliduar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00751F92" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="00580CFF" w14:paraId="0EEE5C0F" w14:textId="38BA792C">
+          <w:p w14:paraId="0EEE5C0F" w14:textId="38BA792C" w:rsidR="00E7550F" w:rsidRPr="00751F92" w:rsidRDefault="00580CFF" w:rsidP="1F4BDC08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Organi drejtues mblidhet sipas orarit të rregullt me a</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="69B6F7F1">
+            <w:r w:rsidR="69B6F7F1" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>gj</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>enda dhe procesverbale të dokumentuara. Ka politikë</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="2DD5F36C">
+            <w:r w:rsidR="2DD5F36C" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> t</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="377C14D3">
+            <w:r w:rsidR="377C14D3" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> konflikti</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="7C1972C0">
+            <w:r w:rsidR="7C1972C0" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>t t</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="377C14D3">
+            <w:r w:rsidR="377C14D3" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> interesi</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="377C14D3">
+            <w:r w:rsidR="377C14D3" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> dhe</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="658B02AD">
+            <w:r w:rsidR="658B02AD" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> ajo</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zbatohet</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="74DA7FBA">
+            <w:r w:rsidR="74DA7FBA" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> n</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="377C14D3">
+            <w:r w:rsidR="377C14D3" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="74DA7FBA">
+            <w:r w:rsidR="74DA7FBA" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> praktik</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="377C14D3">
+            <w:r w:rsidR="377C14D3" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">. Rolet ndërmjet bordit/kuvendit, drejtorit ekzekutiv dhe stafit janë të shkruara dhe gjerësisht të respektuara. Vendimet kryesore </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="75E45DFD">
+            <w:r w:rsidR="75E45DFD" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="4873977C">
+            <w:r w:rsidR="4873977C" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ndjekin</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="50AB5CB7">
+            <w:r w:rsidR="50AB5CB7" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> procedurat e p</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="00C70A2C">
+            <w:r w:rsidR="00C70A2C" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="50AB5CB7">
+            <w:r w:rsidR="50AB5CB7" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>rcaktuara</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="4355B287">
+            <w:r w:rsidR="4355B287" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> t</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="00C70A2C">
+            <w:r w:rsidR="00C70A2C" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="4EC8A680">
+            <w:r w:rsidR="4EC8A680" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>aprovimit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="1B1107FC" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="1B1107FC" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="009B09B5" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="6D50B87E" w14:paraId="5FA02899" w14:textId="63C54588">
+          <w:p w14:paraId="5FA02899" w14:textId="63C54588" w:rsidR="00E7550F" w:rsidRPr="009B09B5" w:rsidRDefault="6D50B87E" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>I avancuar</w:t>
             </w:r>
             <w:r w:rsidR="18D6BAB3">
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009B09B5" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="00098B59" w14:textId="0F673E45">
+          <w:p w14:paraId="00098B59" w14:textId="0F673E45" w:rsidR="00E7550F" w:rsidRPr="009B09B5" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00701853" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="60DC267C" w14:paraId="21A65CFD" w14:textId="22F9B738">
+          <w:p w14:paraId="09339613" w14:textId="68728430" w:rsidR="00E7550F" w:rsidRPr="00EB4990" w:rsidRDefault="60DC267C" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Organi më i lartë drejtues merr pjesë në mënyrë aktive në formësimin e strategjisë s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00751F92" w:rsidR="00C70A2C">
+            <w:r w:rsidR="00C70A2C" w:rsidRPr="00751F92">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> organizat</w:t>
             </w:r>
-            <w:r w:rsidRPr="00751F92" w:rsidR="00C70A2C">
+            <w:r w:rsidR="00C70A2C" w:rsidRPr="00751F92">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">s, dhe jo vetëm në miratimin e saj. Praktikohet ripërtëritja e Bordit/Kuvendit, planifikimi i vazhdimësisë dhe zhvillimi i anëtarëve. Deklaratat për konfliktin e interesit përditësohen rregullisht. Bordi ushtron mbikëqyrje përmbajtësore mbi performancën financiare dhe programore, me dëshmi të dokumentuara për rolin e tij mbikëqyrës. </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="78601C8E" w14:textId="77777777">
+    <w:p w14:paraId="78601C8E" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="283E15D3" w14:textId="77777777">
+    <w:p w14:paraId="283E15D3" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Vetëvlerësimi juaj: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="70D80209" w14:textId="4C2A0D59">
+    <w:p w14:paraId="70D80209" w14:textId="4C2A0D59" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">[ ] Fillestar    [ ] Në zhvillim    [ ] </w:t>
       </w:r>
       <w:r w:rsidR="00C70A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>I konsoliduar</w:t>
       </w:r>
       <w:r w:rsidRPr="00C70A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">    [ ] I </w:t>
       </w:r>
       <w:r w:rsidR="00C70A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>avancuar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="23C9DA76" w14:textId="213D1F1A">
+    <w:p w14:paraId="23C9DA76" w14:textId="213D1F1A" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A5A5A"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A53DB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Justifikimi</w:t>
       </w:r>
       <w:r w:rsidRPr="00A53DB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A5A5A"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (maks</w:t>
       </w:r>
       <w:r w:rsidRPr="00C70A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A5A5A"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>. 200 karaktere): ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="0DD430A7" w14:textId="77777777">
+    <w:p w14:paraId="0DD430A7" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A5A5A"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="4AC1D1D9" w14:textId="77777777">
+    <w:p w14:paraId="4AC1D1D9" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70A2C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fusha 2 — Menaxhimi financiar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="089C4EE6" w14:textId="6B65EF6B">
+    <w:p w14:paraId="089C4EE6" w14:textId="6B65EF6B" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:before="80" w:after="120" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Sistemet dhe praktikat e menaxhimit të fondeve si kontabil</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C70A2C" w:rsidR="6CB9397F">
+      <w:r w:rsidR="6CB9397F" w:rsidRPr="00C70A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>iteti</w:t>
       </w:r>
       <w:r w:rsidRPr="00C70A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>, buxhetimi, kontrollet financiare, auditimi, raportimi ndaj donatorëve dhe transparenca financiare.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1500"/>
         <w:gridCol w:w="7526"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="2267FC28" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="2267FC28" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="3079A8B6" w14:textId="77777777">
+          <w:p w14:paraId="3079A8B6" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Niveli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="464A1081" w14:textId="77777777">
+          <w:p w14:paraId="464A1081" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Si duket kjo në praktikë</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="2F6B2E39" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="2F6B2E39" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="0A415577" w14:textId="77777777">
+          <w:p w14:paraId="0A415577" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Fillestar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="68C7B465" w14:paraId="07785BEC" w14:textId="1292231D">
+          <w:p w14:paraId="07785BEC" w14:textId="1292231D" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="68C7B465" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Organizata përcjell të hyrat dhe shpenzimet, por përdor tabela Excel ose mjete bazike, në vend të një softueri të dedikuar të kontabilitetit. Nuk ka ndarje formale të detyrave, pra i njëjti person merret me autorizimin, pagesën dhe regjistrimin. Auditi</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="6D8BB632">
+            <w:r w:rsidR="6D8BB632" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">mi </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>i jashtëm realizohet vetëm kur kërkohet nga ndonjë donator specifik.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="71AFA292" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="71AFA292" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="3DD9111B" w14:textId="77777777">
+          <w:p w14:paraId="3DD9111B" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Në zhvillim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="43446CF2" w14:paraId="4B720ED3" w14:textId="0FF6EE02">
+          <w:p w14:paraId="4B720ED3" w14:textId="0FF6EE02" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="43446CF2" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Përdoret </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="18DCEB92">
+            <w:r w:rsidR="18DCEB92" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">një </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">softuer kontabiliteti, por trajnimi i stafit është i kufizuar. Ekziston një draft-politikë financiare. Ka </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="07D7D5FC">
+            <w:r w:rsidR="07D7D5FC" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">një lloj të </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ndarje</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="64123213">
+            <w:r w:rsidR="64123213" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="66861B17">
+            <w:r w:rsidR="66861B17" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>së</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> detyrave për pagesat mbi një prag të caktuar. Auditi</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="2D68D4FF">
+            <w:r w:rsidR="2D68D4FF" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>mi</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> i jashtëm realizohet kur kërkohet me kontratë. Pasqyrat financiare vjetore përgatiten, por shqyrtohen kryesisht brenda organizatës. Pjesa më e madhe e punës </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="25311D36">
+            <w:r w:rsidR="25311D36" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>mb</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="00C70A2C">
+            <w:r w:rsidR="00C70A2C" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="25311D36">
+            <w:r w:rsidR="25311D36" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">shtetet tek </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>një person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="03B12A39" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="03B12A39" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00C70A2C" w14:paraId="79FCA6C8" w14:textId="40A824BA">
+          <w:p w14:paraId="79FCA6C8" w14:textId="40A824BA" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00C70A2C" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>I konsoliduar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="3A876EB6" w14:paraId="6C974EA6" w14:textId="5D6DDC23">
+          <w:p w14:paraId="6C974EA6" w14:textId="5D6DDC23" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="3A876EB6" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Organizata përdor softuer të dedikuar të kontabilitetit me </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="2F26C03C">
+            <w:r w:rsidR="2F26C03C" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>anëtarë të ekipit</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> të trajnuar. Ekziston një politikë financiare e shkruar, që mbulon prokurimin, pagesat, paradhëniet, menaxhimin e aseteve dhe rezervat. Ndarja e detyrave zbatohet përgjatë gjithë zinxhirit të procesit financiar. Auditimi i jashtëm realizohet çdo vit. Raportet për donatorë dorëzohen me kohë dhe bëhet harmonizimi financiar ndërmjet donatorëve. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C70A2C" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="31C1E4C7" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00C70A2C" w14:paraId="31C1E4C7" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="3EAD802F" w14:textId="596C3E33">
+          <w:p w14:paraId="3EAD802F" w14:textId="596C3E33" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:r w:rsidR="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>avancuar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="7377FDD6" w14:paraId="211B5CC0" w14:textId="757E9EBC">
+          <w:p w14:paraId="211B5CC0" w14:textId="757E9EBC" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="7377FDD6" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Organizata përdor kontabilitet me bazë akruale (</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">ose </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="63995773">
+            <w:r w:rsidR="63995773" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">cash </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="0A8A6A73">
+            <w:r w:rsidR="0A8A6A73" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ku ka mekanizma të fortë kontrolli</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">. Ka planifikim financiar shumëvjeçar. Rezervat menaxhohen në mënyrë aktive, bazuar në një politikë të shkruar për rezervat. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="417450D9">
+            <w:r w:rsidR="417450D9" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Menaxhmenti</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> dhe bordi shqyrtojnë rregullisht </w:t>
             </w:r>
-            <w:r w:rsidRPr="11DF06F3" w:rsidR="5F8DD8D2">
+            <w:r w:rsidR="5F8DD8D2" w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>raportet e brendshme</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> financiare. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="73C2ADD0">
+            <w:r w:rsidR="73C2ADD0" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zbatohet rregulli për ndryshim të kompanisë së auditimit. </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Në tre vitet e fundit nuk ka pasur gjetje të </w:t>
             </w:r>
-            <w:r w:rsidRPr="11DF06F3" w:rsidR="5B5F5BE2">
+            <w:r w:rsidR="5B5F5BE2" w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>evidentuara</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> nga </w:t>
             </w:r>
-            <w:r w:rsidRPr="11DF06F3" w:rsidR="08173284">
+            <w:r w:rsidR="08173284" w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">procesi i </w:t>
             </w:r>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>audit</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="66E2B059">
+            <w:r w:rsidR="66E2B059" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>imi</w:t>
             </w:r>
-            <w:r w:rsidRPr="11DF06F3" w:rsidR="07C503EB">
+            <w:r w:rsidR="07C503EB" w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="66E2B059">
+            <w:r w:rsidR="66E2B059" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="4DDFF4BD" w14:textId="77777777">
+    <w:p w14:paraId="4DDFF4BD" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="7FAECEEC" w14:textId="77777777">
+    <w:p w14:paraId="7FAECEEC" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Vetëvlerësimi juaj: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00C70A2C" w:rsidP="00C70A2C" w:rsidRDefault="00C70A2C" w14:paraId="72C266B0" w14:textId="77777777">
+    <w:p w14:paraId="72C266B0" w14:textId="77777777" w:rsidR="00C70A2C" w:rsidRPr="00C70A2C" w:rsidRDefault="00C70A2C" w:rsidP="00C70A2C">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">[ ] Fillestar    [ ] Në zhvillim    [ ] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>I konsoliduar</w:t>
       </w:r>
       <w:r w:rsidRPr="00C70A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">    [ ] I </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>avancuar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="04DD27C2" w14:textId="3551B5C7">
+    <w:p w14:paraId="04DD27C2" w14:textId="3551B5C7" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A5A5A"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="5A5A5A"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Justifikimi (maks. 200 karaktere): ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="5EB9E746" w14:textId="77777777">
+    <w:p w14:paraId="5EB9E746" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70A2C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Fusha 3 — Sistemet programore dhe strategjia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="1CEA56CD" w14:textId="409DB9AE">
+    <w:p w14:paraId="1CEA56CD" w14:textId="409DB9AE" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:before="80" w:after="120" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="2380AD28">
+      <w:r w:rsidR="2380AD28" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">planifikon, monitoron dhe vlerëson organizata punën e saj programore. </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="637A0801">
+      <w:r w:rsidR="637A0801" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Përfshi</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="16D30C17">
+      <w:r w:rsidR="16D30C17" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="6C3AE565">
+      <w:r w:rsidR="6C3AE565" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>ë</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="16D30C17">
+      <w:r w:rsidR="16D30C17" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>planifikimin strategjik, kornizat</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="033657A2">
+      <w:r w:rsidR="033657A2" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="5D4D7D19">
+      <w:r w:rsidR="5D4D7D19" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> rezultateve, monitorimin dhe vlerësimin dhe praktikat e të nxënit</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="5DE19228">
+      <w:r w:rsidR="5DE19228" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="6510BF4D" w14:textId="77777777">
+    <w:p w14:paraId="6510BF4D" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1500"/>
         <w:gridCol w:w="7526"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="7784AF22" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="7784AF22" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="4E87DC17" w14:textId="77777777">
+          <w:p w14:paraId="4E87DC17" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Niveli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="4D134681" w14:textId="77777777">
+          <w:p w14:paraId="4D134681" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Si duket kjo në praktikë</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="09E1FD00" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="09E1FD00" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="383F9740" w14:textId="77777777">
+          <w:p w14:paraId="383F9740" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Fillestar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="7A9A3B4D" w14:textId="17296406">
+          <w:p w14:paraId="7A9A3B4D" w14:textId="17296406" w:rsidR="00E7550F" w:rsidRPr="00C70A2C" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Puna organizohet projekt pas projekti, ku çdo projekt i përgjigjet thirrjeve të donatorëve. Nuk ka plan strategjik shumëvjeçar, ose plani ekziston por nuk përdoret në praktikë. Monitorimi kufizohet në raportimin e kërkuar nga donatorët. Nuk ka vlerësim sistematik. Të nxënit ndodh</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="30E19A72">
+            <w:r w:rsidR="30E19A72" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> n</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="000E1A85">
+            <w:r w:rsidR="000E1A85" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="30E19A72">
+            <w:r w:rsidR="30E19A72" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> m</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="000E1A85">
+            <w:r w:rsidR="000E1A85" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="30E19A72">
+            <w:r w:rsidR="30E19A72" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>nyr</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="000E1A85">
+            <w:r w:rsidR="000E1A85" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
             <w:r w:rsidR="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="30E19A72">
+            <w:r w:rsidR="30E19A72" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>jo formale</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="125C6267">
+            <w:r w:rsidR="125C6267" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>, nëse ndodhë fa</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="1AAE80A0">
+            <w:r w:rsidR="1AAE80A0" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>re.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="131A0F9B" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="131A0F9B" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="3DB39E93" w14:textId="77777777">
+          <w:p w14:paraId="3DB39E93" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Në zhvillim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="1FDF532E" w14:paraId="2ED7425F" w14:textId="07B4BD50">
+          <w:p w14:paraId="2ED7425F" w14:textId="07B4BD50" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="1FDF532E" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Ekziston një plan strategjik, por ai nuk është rishikuar që nga miratimi dhe mund të mos e pasqyrojë më praktikën aktuale të organizatës. Monitorimi </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E1A85" w:rsidR="3341CD74">
+            <w:r w:rsidR="3341CD74" w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>bazohet në shabllonet</w:t>
             </w:r>
             <w:r w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> e donatorëve, me sintezë të kufizuar ndërmjet projekteve. Vlerësimet realizohen vetëm kur kërkohen nga donatorët. Disa mësime të nxjerra evidentohen, por nuk zbatohen në mënyrë sistematike.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="23A8BB55" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="23A8BB55" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="000E1A85" w14:paraId="69D55FA8" w14:textId="56D3723B">
+          <w:p w14:paraId="69D55FA8" w14:textId="56D3723B" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="000E1A85" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>I konsoliduar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="49103218" w14:paraId="39C3B2A2" w14:textId="6F535E9B">
+          <w:p w14:paraId="39C3B2A2" w14:textId="6F535E9B" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="49103218" w:rsidP="1F4BDC08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Plani strategjik aktual përdoret si referencë në planifikimin vjetor.</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="53A13F61">
+            <w:r w:rsidR="53A13F61" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rezultatet programore monitorohen në të gjitha projektet, jo vetëm brenda një projekti të vetëm.</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Realizohen rishikime të brendshme afatmesme. Gjetjet e vlerësimeve informojnë hartimin e ndërhyrjeve të ardhshme. Një kornizë e thjeshtë e rezultateve lidh aktivitetet me rezultatet e pritshme.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="1E9A3F7E" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="1E9A3F7E" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="1B27747D" w14:textId="3A26558F">
+          <w:p w14:paraId="1B27747D" w14:textId="3A26558F" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> avancuar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="169C7B79" w14:paraId="53AC9342" w14:textId="5BA8732E">
+          <w:p w14:paraId="53AC9342" w14:textId="5BA8732E" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="169C7B79" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Strategjia rishikohet dhe përditësohet sipas një cikli të përcaktuar. Rezultatet në nivel të ndryshimit/efektit përcillen përgjatë kohës, duke përdorur të dhëna të ndara sipas kategorive përkatëse. Organizata angazhon</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E1A85" w:rsidR="66BC52F4">
+            <w:r w:rsidR="66BC52F4" w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>/kontrakton</w:t>
             </w:r>
             <w:r w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> vlerësime të jashtme. Procesi i </w:t>
             </w:r>
             <w:r w:rsidR="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="000E1A85">
+            <w:r w:rsidR="000E1A85" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
             <w:r w:rsidR="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>simeve t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A2C" w:rsidR="000E1A85">
+            <w:r w:rsidR="000E1A85" w:rsidRPr="00C70A2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
             <w:r w:rsidR="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> nxjerra</w:t>
             </w:r>
             <w:r w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> dokumentohet dhe përshtatjet në strategji apo programe bëhen mbi bazën e dëshmive nga vlerësimet. Teoria e ndryshimit përdoret si mjet pune, dhe jo vetëm si dokument për sigurim fondesh.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="1E82898F" w14:textId="77777777">
+    <w:p w14:paraId="1E82898F" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009B09B5" w:rsidR="009D7820" w:rsidTr="11DF06F3" w14:paraId="2A5C9130" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="009B09B5" w14:paraId="2A5C9130" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="10E4030D" w14:textId="77777777">
+          <w:p w14:paraId="10E4030D" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Vetëvlerësimi juaj: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C70A2C" w:rsidR="00C70A2C" w:rsidP="00C70A2C" w:rsidRDefault="00C70A2C" w14:paraId="5C5D41B4" w14:textId="77777777">
+          <w:p w14:paraId="5C5D41B4" w14:textId="77777777" w:rsidR="00C70A2C" w:rsidRPr="00C70A2C" w:rsidRDefault="00C70A2C" w:rsidP="00C70A2C">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">[ ] Fillestar    [ ] Në zhvillim    [ ] </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>I konsoliduar</w:t>
             </w:r>
             <w:r w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">    [ ] I </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>avancuar</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="7347F3B0" w14:textId="77777777">
+          <w:p w14:paraId="7347F3B0" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5A5A5A"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Justifikimi (maks. 200 karaktere): ___________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="5DBB0C44" w14:textId="77777777">
+    <w:p w14:paraId="5DBB0C44" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="1FF9EC67" w14:textId="77777777">
+    <w:p w14:paraId="1FF9EC67" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Fusha 4 — Marrëdhëniet me qytetarët dhe angazhimi qytetar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC6F34" w:rsidR="4E2ACC61" w:rsidP="1F4BDC08" w:rsidRDefault="4E2ACC61" w14:paraId="5D44D64E" w14:textId="119987C9">
+    <w:p w14:paraId="5D44D64E" w14:textId="119987C9" w:rsidR="4E2ACC61" w:rsidRPr="00BC6F34" w:rsidRDefault="4E2ACC61" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:spacing w:before="80" w:after="120" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Si organizata mbetet e lidhur dhe llogaridhënëse ndaj komuniteteve me të cilat dhe për të cilët punon, përmes analizës së target-grupeve, mekanizmave të angazhimit, sistemeve të feedback-ut dhe përfshirjes së perspektivës së përfituesve në vendimet programore.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="5437655F" w14:textId="77777777">
+    <w:p w14:paraId="5437655F" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1500"/>
         <w:gridCol w:w="7526"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="1A1D21B2" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="1A1D21B2" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="6C38CAB8" w14:textId="77777777">
+          <w:p w14:paraId="6C38CAB8" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Niveli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1A85" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="59C5F38C" w14:textId="77777777">
+          <w:p w14:paraId="59C5F38C" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="000E1A85" w:rsidRDefault="00580CFF" w:rsidP="00EB4990">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1A85">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Si duket kjo në praktikë</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00242D2A" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="56C4AE51" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00242D2A" w14:paraId="56C4AE51" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="009844C5" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="6AA2695A" w14:textId="77777777">
+          <w:p w14:paraId="6AA2695A" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="009844C5" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009844C5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Fillestar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="009844C5" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="00580CFF" w14:paraId="73B08AAB" w14:textId="60E4BE76">
+          <w:p w14:paraId="73B08AAB" w14:textId="60E4BE76" w:rsidR="00E7550F" w:rsidRPr="009844C5" w:rsidRDefault="00580CFF" w:rsidP="1F4BDC08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Përfituesit arrihen përmes aktiviteteve, por nuk konsultohen sistematikisht në hartim ose vlerësim. Analiza e grupit të synuar është e përgjithshme (</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="58E7D7FA">
+            <w:r w:rsidR="58E7D7FA" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>p.sh.</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">"gra", "të rinj") dhe jo specifike. </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="35B5678C">
+            <w:r w:rsidR="35B5678C" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuk ka mekanizma për marrjen e feedback-ut ose ankesave nga përfituesit. </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Angazhimi është njëdrejtimësh: organizata jep, përfituesit marrin.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="5DA73915" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="5DA73915" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="52603E5A" w14:textId="77777777">
+          <w:p w14:paraId="52603E5A" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Në zhvillim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="2EC8B56F" w14:paraId="5144F63C" w14:textId="2E81B7B3">
+          <w:p w14:paraId="5144F63C" w14:textId="2E81B7B3" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="2EC8B56F" w:rsidP="1F4BDC08">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Disa konsultime realizohen gjatë hartimit të projekteve p.sh. përmes fokus grupeve apo anketave, por jo në mënyrë të qëndrueshme. Analiza e grupeve të synuara </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="7718F07B">
+            <w:r w:rsidR="7718F07B" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>i ka të specifikuara</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> disa nën-grupe të gjera. </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="1A90F1B1">
+            <w:r w:rsidR="1A90F1B1" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Mund të ekzistojë një mekanizëm feedback-u (p.sh. përmes e-mailit), por nuk përdoret në mënyrë aktive nga përfituesit. A</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ngazhimi ndryshon varësisht nga udhëheqësi i projektit dhe lloji i projektit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00590EBF" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="3D680930" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00590EBF" w14:paraId="3D680930" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00590EBF" w14:paraId="7345B9EF" w14:textId="423038E5">
+          <w:p w14:paraId="7345B9EF" w14:textId="423038E5" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00590EBF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>I konsoliduar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="00580CFF" w14:paraId="54FB07D3" w14:textId="68EE1B0F">
+          <w:p w14:paraId="54FB07D3" w14:textId="68EE1B0F" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="1F4BDC08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Analiza e grupit të synuar përfshin dimensione ndërsektoriale (gjinia, mosha, etnia, vendndodhja, statusi socio-ekonomik) dhe përditësohet periodikisht. Qytetarët konsultohen në fazat</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="3614916E">
+            <w:r w:rsidR="3614916E" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> e</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> hartimit dhe vlerësimit.</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="2794D8C3">
+            <w:r w:rsidR="2794D8C3" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ekziston një mekanizëm i dokumentuar për feedback dhe ankesa, i cili është në përdorim</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="32A160B0">
+            <w:r w:rsidR="32A160B0" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Angazhimi </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="697E530C">
+            <w:r w:rsidR="697E530C" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">qytetar </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">njihet si praktikë </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="20A2D38E">
+            <w:r w:rsidR="20A2D38E" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>qendrore e organizatës.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="0F718C7A" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="0F718C7A" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00590EBF" w14:paraId="5B35409D" w14:textId="5ED4E932">
+          <w:p w14:paraId="5B35409D" w14:textId="5ED4E932" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00590EBF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>I avancuar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="00580CFF" w14:paraId="24FCC07F" w14:textId="01DAD59F">
+          <w:p w14:paraId="24FCC07F" w14:textId="01DAD59F" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="1F4BDC08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Qytetarët </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="38A9DAAF">
+            <w:r w:rsidR="38A9DAAF" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>formësojnë</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> strategjinë, jo vetëm programet</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="56829792">
+            <w:r w:rsidR="56829792" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> e organizatës</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">. Praktikat e bashkë-krijimit janë të dokumentuara (strategji të shkruara ose </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="6B6EF8AC">
+            <w:r w:rsidR="6B6EF8AC" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">të </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">bashkë-shkruara nga qytetarët, grupe këshilluese). </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="18F08832">
+            <w:r w:rsidR="18F08832" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="4FCF34A5">
+            <w:r w:rsidR="4FCF34A5" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Të dhënat nga feedback-u dhe ankesat shqyrtohen nga drejtuesit e organizatës dhe ndikojnë në vendimmarrje. </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="18F08832">
+            <w:r w:rsidR="18F08832" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Organizata mund të dëshmojë ndryshimet e bëra bazuar në mendimet dhe reagimet e përfituesve.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="1226CA9D" w14:textId="77777777">
+    <w:p w14:paraId="1226CA9D" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009B09B5" w:rsidR="009D7820" w:rsidTr="11DF06F3" w14:paraId="03CC5F40" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="009B09B5" w14:paraId="03CC5F40" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="7537958A" w14:textId="77777777">
+          <w:p w14:paraId="7537958A" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Vetëvlerësimi juaj: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="7070CB49" w14:textId="34A2B00F">
+          <w:p w14:paraId="7070CB49" w14:textId="34A2B00F" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">[ ] Fillestar    [ ] Në zhvillim    [ ] </w:t>
             </w:r>
             <w:r w:rsidR="00590EBF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>I konsoliduar</w:t>
             </w:r>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">    [ ] I</w:t>
             </w:r>
             <w:r w:rsidR="00590EBF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> avancuar</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="3233AEF9" w14:textId="77777777">
+          <w:p w14:paraId="3233AEF9" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5A5A5A"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Justifikimi (maks. 200 karaktere): ___________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="06032AF4" w14:textId="77777777">
+    <w:p w14:paraId="6D86870C" w14:textId="26E717C4" w:rsidR="11DF06F3" w:rsidRDefault="11DF06F3" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="11DF06F3" w:rsidP="11DF06F3" w:rsidRDefault="11DF06F3" w14:paraId="299ED670" w14:textId="211067F1">
+    <w:p w14:paraId="2B2DDE33" w14:textId="77777777" w:rsidR="00EB4990" w:rsidRPr="00590EBF" w:rsidRDefault="00EB4990" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="11DF06F3" w:rsidP="11DF06F3" w:rsidRDefault="11DF06F3" w14:paraId="6D86870C" w14:textId="26E717C4">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="6250953C" w14:textId="439B6392">
+    <w:p w14:paraId="6250953C" w14:textId="439B6392" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusha 5 — Diversifikimi i burimeve dhe qëndrueshmëria </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC6F34" w:rsidR="3FDB0CD9" w:rsidP="1F4BDC08" w:rsidRDefault="3FDB0CD9" w14:paraId="75F62EAF" w14:textId="08BF4492">
+    <w:p w14:paraId="75F62EAF" w14:textId="08BF4492" w:rsidR="3FDB0CD9" w:rsidRPr="00BC6F34" w:rsidRDefault="3FDB0CD9" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:spacing w:before="60" w:after="100" w:line="280" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Baza e burimeve finaniciare të organizatës, varësia nga burime të vetme dhe strategjia aktive për diversifikimin e të ardhurave përtej donatorëve të huaj.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="0DCAEE48" w14:textId="77777777">
+    <w:p w14:paraId="0DCAEE48" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1500"/>
         <w:gridCol w:w="7526"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="2E1A0AA3" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="2E1A0AA3" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="3D23FD86" w14:textId="77777777">
+          <w:p w14:paraId="3D23FD86" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Niveli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="28C1CE74" w14:textId="77777777">
+          <w:p w14:paraId="28C1CE74" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Si duket kjo në praktikë</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="6D65F9A1" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="6D65F9A1" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="3816E888" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="3816E888" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Fillestar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="00580CFF" w14:paraId="61E370A9" w14:textId="79A557B5">
+          <w:p w14:paraId="61E370A9" w14:textId="79A557B5" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="1F4BDC08">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Financimi vjen pothuajse tërësisht nga një ose dy donatorë të huaj. Nuk ka strategji të shkruar </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="511D94FC">
+            <w:r w:rsidR="511D94FC" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> për diversifikimin e burimeve</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>. Nuk ka histori</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="5F984F6B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:r w:rsidR="5F984F6B" w:rsidRPr="1F4BDC08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> të</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> dhurim</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="2FF669D8">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:r w:rsidR="2FF669D8" w:rsidRPr="1F4BDC08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>eve</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> individual</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="4C42D5EE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:r w:rsidR="4C42D5EE" w:rsidRPr="1F4BDC08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">, tarifash anëtarësie </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="67FB2E57">
+            <w:r w:rsidR="67FB2E57" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>apo gjenerimit të të hyrave vetanake.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="18730A92" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="18730A92" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="7C268773" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="7C268773" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Në zhvillim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="00580CFF" w14:paraId="65DB027D" w14:textId="27EEDEBE">
+          <w:p w14:paraId="6D27519E" w14:textId="788F64D9" w:rsidR="00E7550F" w:rsidRPr="00EB4990" w:rsidRDefault="00580CFF" w:rsidP="1F4BDC08">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Financimi vjen nga disa donatorë të huaj, por rreziku i përqendrimit</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="4649BD9E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:r w:rsidR="4649BD9E" w:rsidRPr="1F4BDC08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> në një donator</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> mbetet.</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="1F4BDC08">
+            <w:r w:rsidR="00EB4990">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sq-AL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="7E3D172A" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ka ide për diversifikimin e burimeve, por ende nuk </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="337CD1CC">
+            <w:r w:rsidR="337CD1CC" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>janë</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08">
+            <w:r w:rsidR="7E3D172A" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> funksionalizuar. Financimi vendor, qoftë privat apo publik, përbën më pak se 10% të buxhetit vjetor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="0E9E6F1C" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w14:paraId="0E9E6F1C" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00590EBF" w14:paraId="1069335F" w14:textId="6F40C23E">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="1069335F" w14:textId="6F40C23E" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00590EBF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">I konsoliduar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="1072AE58" w14:paraId="2EE47D0F" w14:textId="66A5C93F">
+          <w:p w14:paraId="2EE47D0F" w14:textId="66A5C93F" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="1072AE58" w:rsidP="1F4BDC08">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Ka strategji të shkruar </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="12E40BB7">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:r w:rsidR="12E40BB7" w:rsidRPr="1F4BDC08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="00590EBF">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:r w:rsidR="00590EBF" w:rsidRPr="1F4BDC08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ë</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="12E40BB7">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:r w:rsidR="12E40BB7" w:rsidRPr="1F4BDC08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">r </w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>diversifikimi</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="4C06E4F3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:r w:rsidR="4C06E4F3" w:rsidRPr="1F4BDC08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>n e</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> burime</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="4956BA0E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:r w:rsidR="4956BA0E" w:rsidRPr="1F4BDC08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>ve</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> me objektiva të matshme. </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="5C6F9B45">
+            <w:r w:rsidR="5C6F9B45" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Të paktën një burim i të hyrave që nuk vjen nga donatorë të huaj kontribuon në mënyrë domethënëse në buxhetin vjetor, në nivel prej 10–25%. Organizata ka bazë anëtarësie ose mbështetësish.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="1F4BDC08" w14:paraId="03BD6337" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="03BD6337" w14:textId="77777777" w:rsidTr="1F4BDC08">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="6F1943A9" w14:textId="58776875">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="6F1943A9" w14:textId="58776875" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> avancuar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="631C328C" w14:paraId="374596F7" w14:textId="2D405FB2">
+          <w:p w14:paraId="374596F7" w14:textId="2D405FB2" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="631C328C" w:rsidP="11DF06F3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Organizata ka bazë të diversifikuar financimi, ku asnjë burim i vetëm nuk përbën më shumë se 40% të buxhetit vjetor. Ka program aktiv të donacioneve individuale, me rritje të vazhdueshme. Ekziston një projeksion shumëvjeçar për qëndrueshmërinë financiare. Organizata mund ta përballojë humbjen e cilitdo donator të vetëm pa u përballur me rrezik ekzistencial.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="1393F486" w14:textId="77777777">
+    <w:p w14:paraId="1393F486" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D7820" w:rsidTr="11DF06F3" w14:paraId="6D199E87" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w14:paraId="6D199E87" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="160" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="2E186D5B" w14:textId="17A93736">
+          <w:p w14:paraId="2E186D5B" w14:textId="17A93736" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Vetëvlerësimi juaj:   [ ] Fillestar    [ ] Në zhvillim    [ ]</w:t>
             </w:r>
             <w:r w:rsidR="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> I konsoliduar</w:t>
             </w:r>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">   [ ] I </w:t>
             </w:r>
             <w:r w:rsidR="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>avancuar</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="7A280A21" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7A280A21" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5A5A5A"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5A5A5A"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Justifikimi (200 karaktere): _______________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="0AE39BB4" w14:textId="77777777">
+    <w:p w14:paraId="0AE39BB4" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="58D90934" w14:textId="3605F37C">
+    <w:p w14:paraId="58D90934" w14:textId="3605F37C" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590EBF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusha 6 — </w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="6A6618A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+      <w:r w:rsidR="6A6618A5" w:rsidRPr="11DF06F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Qëndrueshmëria</w:t>
       </w:r>
       <w:r w:rsidRPr="00590EBF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> di</w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="6E650AE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+      <w:r w:rsidR="6E650AE7" w:rsidRPr="11DF06F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>gj</w:t>
       </w:r>
       <w:r w:rsidRPr="00590EBF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>itale dhe operative</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="63D5F31F" w:rsidP="1F4BDC08" w:rsidRDefault="63D5F31F" w14:paraId="55270BA3" w14:textId="5282FBAB">
+    <w:p w14:paraId="55270BA3" w14:textId="5282FBAB" w:rsidR="63D5F31F" w:rsidRPr="00590EBF" w:rsidRDefault="63D5F31F" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:spacing w:before="60" w:after="100" w:line="280" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Qasja e organizatës ndaj sigurisë digjitale, praktikat për mbrojtjen e të dhënave, përgatitja për vazhdimësinë e punës dhe qëndrueshmëria n</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="1B9270FA">
+      <w:r w:rsidR="1B9270FA" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>ë rast të kriza</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>ve operacionale.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="37BCD4B8" w14:textId="77777777">
+    <w:p w14:paraId="37BCD4B8" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1500"/>
         <w:gridCol w:w="7526"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="2A71F72B" w14:paraId="5D32AEE0" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="5D32AEE0" w14:textId="77777777" w:rsidTr="2A71F72B">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="62395B07" w14:textId="77777777">
+          <w:p w14:paraId="62395B07" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Niveli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="4D66009F" w14:textId="77777777">
+          <w:p w14:paraId="4D66009F" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Si duket kjo në praktikë</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7820" w:rsidTr="2A71F72B" w14:paraId="45CA4334" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w14:paraId="45CA4334" w14:textId="77777777" w:rsidTr="2A71F72B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="7C6B9C6A" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="7C6B9C6A" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Fillestar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="00F1D7B9" w14:paraId="475C94EE" w14:textId="53B56556">
+          <w:p w14:paraId="475C94EE" w14:textId="53B56556" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00F1D7B9" w:rsidP="1F4BDC08">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Menaxhimi i fjalëkalimeve nuk është i sigurt, përfshirë ndarjen e fjalëkalimeve ndërmjet stafit. Nuk përdoret </w:t>
             </w:r>
             <w:r w:rsidR="00BC6F34">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>verifikimi</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> me dy faktorë. Nuk ka </w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="2D001854">
+            <w:r w:rsidR="2D001854" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>'backup’</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> të rregull</w:t>
             </w:r>
-            <w:r w:rsidRPr="1F4BDC08" w:rsidR="122F69BD">
+            <w:r w:rsidR="122F69BD" w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> të të dhënave, ose kopjet rezervë ruhen vetëm në të njëjtën pajisje. Nuk ka politikë të shkruar për mbrojtjen e të dhënave. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -7673,3415 +7687,3382 @@
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ka </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>trajnim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> për </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>për</w:t>
+              <w:t>siguri</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>siguri</w:t>
+              <w:t>digjitale</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="1F4BDC08">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="00AC0143" w14:paraId="0ECE7F65" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="0ECE7F65" w14:textId="77777777" w:rsidTr="00AC0143">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="7B810C6F" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="7B810C6F" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Në zhvillim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C67733" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="05A0F1DB" w14:paraId="20C709C5" w14:textId="75E2BCC9">
+          <w:p w14:paraId="20C709C5" w14:textId="75E2BCC9" w:rsidR="00E7550F" w:rsidRPr="00C67733" w:rsidRDefault="05A0F1DB" w:rsidP="1F4BDC08">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zbatohen disa rregulla bazike për menaxhimin e fjalëkalimeve. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C67733" w:rsidR="32E4461A">
+            <w:r w:rsidR="32E4461A" w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Verifikimi</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> me dy faktorë përdoret në disa llogari. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C67733" w:rsidR="5633BD6F">
+            <w:r w:rsidR="5633BD6F" w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Bëhet ‘backup’</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>, por nuk testohe</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C67733" w:rsidR="5428BEF8">
+            <w:r w:rsidR="5428BEF8" w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Ekziston një njoftim për mbrojtjen e të dhënave në uebfaqe, por nuk ka politikë të brendshme për trajtimin e të dhënave. Stafi ka vetëdije joformale për rreziqet nga </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C67733" w:rsidR="435FD458">
+              <w:t xml:space="preserve">. Ekziston një njoftim për mbrojtjen e të dhënave në uebfaqe, por nuk ka politikë të brendshme për trajtimin e të </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">dhënave. Stafi ka vetëdije joformale për rreziqet nga </w:t>
+            </w:r>
+            <w:r w:rsidR="435FD458" w:rsidRPr="00C67733">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sq-AL"/>
+              </w:rPr>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>phishing-u</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C67733" w:rsidR="6E223530">
+            <w:r w:rsidR="6E223530" w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>, por nuk ka trajnim të strukturuar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7820" w:rsidTr="00AC0143" w14:paraId="151CED78" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w14:paraId="151CED78" w14:textId="77777777" w:rsidTr="00AC0143">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00590EBF" w14:paraId="22F9FB58" w14:textId="3C242787">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="22F9FB58" w14:textId="3C242787" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00590EBF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>I konsoliduar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00C67733" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="00580CFF" w14:paraId="187DC73F" w14:textId="702A13DD">
+          <w:p w14:paraId="6B2C148A" w14:textId="19B20619" w:rsidR="00E7550F" w:rsidRPr="00C67733" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67733">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>I gjithë stafi përdor fjalëkalime unike të forta me</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C67733" w:rsidR="72B3AF72">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:r w:rsidR="72B3AF72" w:rsidRPr="00C67733">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> verifikim</w:t>
             </w:r>
             <w:r w:rsidRPr="00C67733">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> me dy faktorë. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C67733" w:rsidR="2DF8F31B">
+            <w:r w:rsidR="2DF8F31B" w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Bëhen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C67733" w:rsidR="2507A3C0">
+            <w:r w:rsidR="2507A3C0" w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> ‘backup’ t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C67733" w:rsidR="058B6279">
+            <w:r w:rsidR="058B6279" w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
-              <w:t xml:space="preserve">ë rregullta dhe të automatizuara, me testime periodike. Ekziston politikë e shkruar për </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C67733" w:rsidR="058B6279">
+              <w:t>ë rregullta dhe të automatizuara, me testime periodike. Ekziston politikë e shkruar për mbrojtjen e të dhënave. I gjithë stafi ndjek trajnim</w:t>
+            </w:r>
+            <w:r w:rsidR="30971895" w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C67733" w:rsidR="30971895">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="058B6279" w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
+              <w:t xml:space="preserve"> vjetor</w:t>
+            </w:r>
+            <w:r w:rsidR="232D2911" w:rsidRPr="00C67733">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sq-AL"/>
+              </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C67733" w:rsidR="058B6279">
+            <w:r w:rsidR="058B6279" w:rsidRPr="00C67733">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> vjetor</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> për siguri digjitale. Shërbimet ‘cloud’ përdoren me kontrolle të dokumentuara të qasjes.</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="009D7820" w:rsidTr="2A71F72B" w14:paraId="281F9DE2" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w:rsidRPr="00BF0A05" w14:paraId="281F9DE2" w14:textId="77777777" w:rsidTr="2A71F72B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF2F9"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="11CEC779" w14:textId="0558A432">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="11CEC779" w14:textId="0558A432" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:r w:rsidR="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>avancuar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="4ED2280E" w14:paraId="44C72D3F" w14:textId="5C3DDCFA">
+          <w:p w14:paraId="44C72D3F" w14:textId="5C3DDCFA" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="4ED2280E" w:rsidP="11DF06F3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Ekziston një politikë gjithëpërfshirëse për sigurinë e informacionit. Zbatohen kontrolle të qasjes sipas roleve. Për punë të ndjeshme përdoret komunikim i enkriptuar. Ekziston plan i dokumentuar për reagim ndaj incidenteve. Qasja e organizatës ndaj sigurisë digjitale i nënshtrohet rishikimit periodik të jashtëm. Ekziston plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="11DF06F3" w:rsidR="3F870B6D">
+            <w:r w:rsidR="3F870B6D" w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> për vazhdimësinë operacionale, që mbulon ndërprerjet e internetit, incidentet kibernetike dhe ndërprerjet fizike të punës.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="5FF8B254" w14:textId="77777777">
+    <w:p w14:paraId="5FF8B254" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D7820" w:rsidTr="11DF06F3" w14:paraId="5C4730C4" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w14:paraId="5C4730C4" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:themeColor="background1" w:themeShade="80" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="160" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="394CA478" w14:paraId="62DE2870" w14:textId="3C6BE374">
+          <w:p w14:paraId="62DE2870" w14:textId="3C6BE374" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="394CA478" w:rsidP="11DF06F3">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Vetëvlerësimi juaj</w:t>
             </w:r>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">:   [ ] Fillestar    [ ] Në zhvillim    [ ] </w:t>
             </w:r>
             <w:r w:rsidR="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>I konsoliduar</w:t>
             </w:r>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">    [ ] I </w:t>
             </w:r>
             <w:r w:rsidR="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>avancuar</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="7FC24E6A" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7FC24E6A" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5A5A5A"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5A5A5A"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Justifikimi (200 karaktere): _______________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="561D06E0" w14:textId="77777777">
+    <w:p w14:paraId="561D06E0" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="021211F9" w14:textId="77777777">
+    <w:p w14:paraId="021211F9" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="0A481E6E" w14:textId="4E1D0778">
+    <w:p w14:paraId="0A481E6E" w14:textId="4E1D0778" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590EBF">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Pjesa B — Fushat prioritare </w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="0F209260">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="0F209260" w:rsidRPr="11DF06F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">të </w:t>
       </w:r>
       <w:r w:rsidRPr="00590EBF">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> grant</w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="30334078">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="30334078" w:rsidRPr="11DF06F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidRPr="00590EBF">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3000 karaktere)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="0BC41272" w14:textId="77777777">
+    <w:p w14:paraId="0BC41272" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:before="60" w:after="100" w:line="280" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590EBF">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Nga gjashtë fushat e mësipërme, identifikoni 2–3 ku aktivitetet e zhvillimit organizativ të financuara nga ky grant do të prodhojnë ndryshimin më të madh. Rendisini sipas prioritetit. Për secilën, në 2–4 fjali, shpjegoni pse kjo është prioritet për organizatën tuaj në këtë fazë të zhvillimit të saj.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="7C045786" w14:textId="77777777">
+    <w:p w14:paraId="7C045786" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1340"/>
         <w:gridCol w:w="2363"/>
         <w:gridCol w:w="5323"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D7820" w:rsidTr="11DF06F3" w14:paraId="01E4FBED" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w14:paraId="01E4FBED" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="4D9EA27F" w14:textId="77777777">
+          <w:p w14:paraId="4D9EA27F" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Renditja e prioritetit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="59CCCDF5" w14:textId="77777777">
+          <w:p w14:paraId="59CCCDF5" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Fusha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5426" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00590EBF" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="21061875" w14:textId="77777777">
+          <w:p w14:paraId="21061875" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00590EBF" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590EBF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Pse kjo është prioritet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7820" w:rsidTr="11DF06F3" w14:paraId="1155211B" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w14:paraId="1155211B" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="48A16826" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="48A16826" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00242D2A" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242D2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="7325445C" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="7325445C" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00242D2A" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242D2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>[Emri i fushës]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5426" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="77BC63FF" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="77BC63FF" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00242D2A" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242D2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>[2–4 fjali]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7820" w:rsidTr="11DF06F3" w14:paraId="772D87B2" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w14:paraId="772D87B2" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="09E3B8D7" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="09E3B8D7" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00242D2A" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242D2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="0036D425" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="0036D425" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00242D2A" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242D2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>[Emri i fushës]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5426" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="52754038" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="52754038" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00242D2A" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242D2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>[2–4 fjali]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7820" w:rsidTr="11DF06F3" w14:paraId="30EAA4C1" w14:textId="77777777">
+      <w:tr w:rsidR="009D7820" w14:paraId="30EAA4C1" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="28BBC0B6" w14:textId="0A547D22">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="28BBC0B6" w14:textId="0A547D22" w:rsidR="00E7550F" w:rsidRPr="00242D2A" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242D2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>3 (</w:t>
             </w:r>
             <w:r w:rsidR="0090148F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>jo e detyru</w:t>
             </w:r>
             <w:r w:rsidR="003D0237">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>eshme</w:t>
             </w:r>
             <w:r w:rsidRPr="00242D2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="45DCC222" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="45DCC222" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00242D2A" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242D2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>[Emri i fushës]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5426" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="41107F26" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="41107F26" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00242D2A" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242D2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>[2–4 fjali]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="34BF52AF" w14:textId="77777777">
+    <w:p w14:paraId="34BF52AF" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00242D2A" w:rsidRDefault="00E7550F" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="2AD3E3DC" w14:textId="77777777">
+    <w:p w14:paraId="2AD3E3DC" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00242D2A" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242D2A">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Pjesa C — Çfarë do të jetë ndryshe në fund të grantit (4000 karaktere)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="00580CFF" w14:paraId="1DD9320F" w14:textId="06A2C4D9">
+    <w:p w14:paraId="1DD9320F" w14:textId="06A2C4D9" w:rsidR="00E7550F" w:rsidRPr="00242D2A" w:rsidRDefault="00580CFF" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:spacing w:before="60" w:after="100" w:line="280" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Për secilën fushë prioritare të listuar në Pjesën B, përshkruani në terma konkrete dhe të </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="7C62162A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="7C62162A" w:rsidRPr="1F4BDC08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>matshëm</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> si do të duket organizata juaj në fund të </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="09F8B545">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="09F8B545" w:rsidRPr="1F4BDC08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>zbatimit</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="2EED00C2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="2EED00C2" w:rsidRPr="1F4BDC08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>ë grantit. Adresoni s</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="5E067935">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="5E067935" w:rsidRPr="1F4BDC08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> vijon për secilën:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="00580CFF" w14:paraId="306239B3" w14:textId="28CDC7EB">
+    <w:p w14:paraId="306239B3" w14:textId="28CDC7EB" w:rsidR="00E7550F" w:rsidRPr="00A92E31" w:rsidRDefault="00580CFF" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="30" w:after="50" w:line="270" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Çfarë sistemi, politike, dokumenti, kapaciteti ose praktike të re do të je</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="4B1DFF0D">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="4B1DFF0D" w:rsidRPr="00A92E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00A92E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">ë </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="4FE032A7">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="4FE032A7" w:rsidRPr="00A92E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>e prodhuar</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00A92E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> që nuk ekzisto</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="083ED122">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="083ED122" w:rsidRPr="00A92E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00A92E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> tani?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00580CFF" w14:paraId="434C501C" w14:textId="77777777">
+    <w:p w14:paraId="434C501C" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00A92E31" w:rsidRDefault="00580CFF" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="30" w:after="50" w:line="270" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Kush në organizatë do ta përdorë ose zbatojë, dhe si?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="00580CFF" w14:paraId="61AA11F8" w14:textId="77777777">
+    <w:p w14:paraId="61AA11F8" w14:textId="77777777" w:rsidR="00E7550F" w:rsidRPr="00A92E31" w:rsidRDefault="00580CFF" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="30" w:after="50" w:line="270" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
         <w:t>Çfarë do të mund të shohë një vëzhgues i jashtëm (auditor, vlerësues, staf i KCSF-së gjatë vizitës) në fund të grantit që nuk mund ta shihte në fillim?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="7D9DC73F" w14:paraId="653B8FE6" w14:textId="15389BD7">
+    <w:p w14:paraId="18CDC21A" w14:textId="205997D3" w:rsidR="00E7550F" w:rsidRPr="00EB4990" w:rsidRDefault="7D9DC73F" w:rsidP="00EB4990">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="30" w:after="50" w:line="270" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Në cilën shkallë të maturisë do të vendoset organizata juaj në këtë fushë pas zbatimit të grantit?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242D2A" w:rsidR="00E7550F" w:rsidP="00A224F1" w:rsidRDefault="00E7550F" w14:paraId="577454E1" w14:textId="39D59A37">
+    <w:p w14:paraId="468E0A18" w14:textId="77777777" w:rsidR="00EB4990" w:rsidRPr="00EB4990" w:rsidRDefault="00EB4990" w:rsidP="00EB4990">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="30" w:after="50" w:line="270" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FA6712" w:rsidR="00E7550F" w:rsidP="1F4BDC08" w:rsidRDefault="00E7550F" w14:paraId="18CDC21A" w14:textId="3B5DC1F9">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="11DF06F3" w:rsidRDefault="00D62201" w14:paraId="0FFE4E2B" w14:textId="77777777">
+    <w:p w14:paraId="0FFE4E2B" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D62201" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>KAPITULLI 6: Aktivitetet e zhvillimit organizativ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="11DF06F3" w:rsidRDefault="00D62201" w14:paraId="12775EBF" w14:textId="1F1E12BD">
+    <w:p w14:paraId="12775EBF" w14:textId="1F1E12BD" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00D62201" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivitetet e zhvillimit organizativ </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(10000 karaktere)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="11DF06F3" w:rsidRDefault="00D62201" w14:paraId="2EFB5C5C" w14:textId="20FD58BA">
+    <w:p w14:paraId="2EFB5C5C" w14:textId="20FD58BA" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D62201" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Përshkruani aktivitetet e zhvillimit organizativ që </w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="60A3B0AC">
+      <w:r w:rsidR="60A3B0AC" w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>planifikoni</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> të </w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="45E90406">
+      <w:r w:rsidR="45E90406" w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>zbatoni përmes</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> kët</w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="2EA1429E">
+      <w:r w:rsidR="2EA1429E" w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>ij</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> grant</w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="46CC6A3B">
+      <w:r w:rsidR="46CC6A3B" w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="00701853">
+      <w:r w:rsidR="00701853" w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>ërgjigj</w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="00701853">
+      <w:r w:rsidR="00701853" w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>uni</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> sipas fushave prioritare të identifikuara në Kapitulli</w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="00701853">
+      <w:r w:rsidR="00701853" w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5, Pjesa B. Për secil</w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="00701853">
+      <w:r w:rsidR="00701853" w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>n aktivitet,</w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3" w:rsidR="00701853">
+      <w:r w:rsidR="00701853" w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> përgjigjuni në</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> katër pyetjet e mëposhtme: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC6F34" w:rsidR="00D02E9F" w:rsidP="11DF06F3" w:rsidRDefault="00D62201" w14:paraId="68C2A8CC" w14:textId="65E5D516">
+    <w:p w14:paraId="68C2A8CC" w14:textId="65E5D516" w:rsidR="00D02E9F" w:rsidRPr="00BC6F34" w:rsidRDefault="00D62201" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Cil</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="00701853">
+      <w:r w:rsidR="00701853" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>ën mungesë</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="00701853">
+      <w:r w:rsidR="00701853" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">të </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>kapaciteti</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="00701853">
+      <w:r w:rsidR="00701853" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> e adreson ky aktivitet? </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Referojuni fushës specifike dhe vlerësimit nga vetëvlerësimi juaj.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242D2A" w:rsidR="00D02E9F" w:rsidP="1F4BDC08" w:rsidRDefault="00D62201" w14:paraId="677FCDAA" w14:textId="6E166621">
+    <w:p w14:paraId="677FCDAA" w14:textId="6E166621" w:rsidR="00D02E9F" w:rsidRPr="00242D2A" w:rsidRDefault="00D62201" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Çfarë</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> do </w:t>
+        <w:t xml:space="preserve"> do të </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>të</w:t>
+        <w:t>prodhojë</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>prodhojë</w:t>
+        <w:t>aktiviteti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="1F4BDC08">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="3A58FFF9" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>aktiviteti</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="1F4BDC08">
+        <w:t xml:space="preserve">Përshkruani </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="3A58FFF9" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">? </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="3A58FFF9">
+        <w:t>rezultatin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="3A58FFF9" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Përshkruani </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="3A58FFF9">
+      <w:r w:rsidR="3A58FFF9" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>rezultatin</w:t>
+        <w:t>konkret</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="3A58FFF9">
+      <w:r w:rsidR="3A58FFF9" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="00701853">
+      <w:r w:rsidR="00701853" w:rsidRPr="1F4BDC08">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:t>një</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:t>politikë</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="7AA21DB2">
+      <w:r w:rsidR="7AA21DB2" w:rsidRPr="1F4BDC08">
         <w:t>të</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="00701853">
+      <w:r w:rsidR="00701853" w:rsidRPr="1F4BDC08">
         <w:t xml:space="preserve"> re</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:t>ekip</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="44632E2C">
+      <w:r w:rsidR="44632E2C" w:rsidRPr="1F4BDC08">
+        <w:t xml:space="preserve"> të</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F4BDC08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="44632E2C">
-        <w:t>të</w:t>
+      <w:r w:rsidRPr="1F4BDC08">
+        <w:t>trajnuar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F4BDC08">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F4BDC08">
+        <w:t>një</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F4BDC08">
-        <w:t>trajnuar</w:t>
+        <w:t>proces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F4BDC08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00701853" w:rsidRPr="1F4BDC08">
+        <w:t>pune</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00701853" w:rsidRPr="1F4BDC08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="61A04F59" w:rsidRPr="1F4BDC08">
+        <w:t>të</w:t>
+      </w:r>
+      <w:r w:rsidR="00701853" w:rsidRPr="1F4BDC08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F4BDC08">
+        <w:t>dokumentuar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:t>një</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F4BDC08">
-        <w:t>proces</w:t>
+        <w:t>strategji</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="61A04F59">
+      <w:r w:rsidR="71C80829" w:rsidRPr="1F4BDC08">
         <w:t>të</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="7037A098">
+      <w:r w:rsidR="7037A098" w:rsidRPr="1F4BDC08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1F4BDC08">
         <w:t>hartuar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="00701853">
+      <w:r w:rsidR="00701853" w:rsidRPr="1F4BDC08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="00701853">
+      <w:r w:rsidR="00701853" w:rsidRPr="1F4BDC08">
         <w:t>etj</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="00701853">
+      <w:r w:rsidR="00701853" w:rsidRPr="1F4BDC08">
         <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242D2A" w:rsidR="00D02E9F" w:rsidP="1F4BDC08" w:rsidRDefault="00D62201" w14:paraId="3DCD7ABC" w14:textId="11129838">
+    <w:p w14:paraId="3DCD7ABC" w14:textId="11129838" w:rsidR="00D02E9F" w:rsidRPr="00242D2A" w:rsidRDefault="00D62201" w:rsidP="1F4BDC08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="24AE3F65">
+      <w:r w:rsidR="24AE3F65" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Çfarë  do të </w:t>
       </w:r>
       <w:r w:rsidR="009D388F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">ndryshoj </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="24AE3F65">
+      <w:r w:rsidR="24AE3F65" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasi </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="14BBEB8B">
+      <w:r w:rsidR="14BBEB8B" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">këto produkete </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="24AE3F65">
+      <w:r w:rsidR="24AE3F65" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>të zbatohe</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="643661F1">
+      <w:r w:rsidR="643661F1" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F4BDC08" w:rsidR="24AE3F65">
+      <w:r w:rsidR="24AE3F65" w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Përshkruani si do të punojë ndryshe organizata pasi aktiviteti të përfundojë. </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242D2A" w:rsidR="00D02E9F" w:rsidP="11DF06F3" w:rsidRDefault="00D62201" w14:paraId="619FDA8E" w14:textId="1E324777">
+    <w:p w14:paraId="619FDA8E" w14:textId="1E324777" w:rsidR="00D02E9F" w:rsidRPr="00242D2A" w:rsidRDefault="00D62201" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Kush do ta përdorë produktin dhe si do të mbështetet pas grantit? </w:t>
       </w:r>
       <w:r w:rsidRPr="1F4BDC08">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Identifikoni rol(et) e stafit përgjegjëse për zbatimin e produktit pas përfundimit të grantit dhe shpjegoni si do të mirëmbahet përdorimi i tij pa mbështetje të vazhdueshme të jashtme.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="11DF06F3" w:rsidRDefault="00D62201" w14:paraId="2265AF7D" w14:textId="1D54685C">
+    <w:p w14:paraId="2265AF7D" w14:textId="1D54685C" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D62201" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">KAPITULLI 7: Angazhimi i qytetarëve në punë organizative </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="007617AE" w:rsidP="003B1989" w:rsidRDefault="00D62201" w14:paraId="698EC2B2" w14:textId="0C150EE7">
+    <w:p w14:paraId="698EC2B2" w14:textId="0C150EE7" w:rsidR="007617AE" w:rsidRPr="00B7507D" w:rsidRDefault="00D62201" w:rsidP="003B1989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Grupet e synuara (Në sistemin e aplikimit online duhet të përzgjidhni një nga grupet: gratë, të rinjtë, personat me aftësi të kufizuara, pakicat etnike, LGBTI, të moshuarit, të tjerë (specifikoni). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="00F04DB6" w:rsidRDefault="003B1989" w14:paraId="1C9E8F02" w14:textId="77777777">
+    <w:p w14:paraId="1C9E8F02" w14:textId="77777777" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="00F04DB6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:lang w:val="sq-AL" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00F04DB6" w:rsidRDefault="00D62201" w14:paraId="4F11C78F" w14:textId="2E6F5117">
+    <w:p w14:paraId="4F11C78F" w14:textId="2E6F5117" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00D62201" w:rsidP="00F04DB6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Grupet e synuara dhe përfshirja e qytetarëve në punën e organizatës (Për udhëzime të hollësishme se si t'i përgjigjeni kësaj pyetjeje, ju lutemi shkarkoni dokumentin </w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">Integrimi gjinor (Për udhëzime më të detajuara se si t'i përgjigjeni në këtë pyetjeje, ju lutemi shkarkoni dokumentin </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="11DF06F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="sq-AL"/>
           </w:rPr>
           <w:t>KËTU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>(2000 karaktere).</w:t>
+        <w:t>(6000 karaktere).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D388F" w:rsidP="00D02E9F" w:rsidRDefault="00D62201" w14:paraId="727F0AB9" w14:textId="77777777">
+    <w:p w14:paraId="34B85320" w14:textId="278B03F5" w:rsidR="00B96D47" w:rsidRDefault="00D62201" w:rsidP="00B9186A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Cilat politika, procedura ose praktika organizative që zhvillohen ose forcohen nën këtë grant do të integrojnë konsideratat gjinore? Shembuj: politikë burimesh njerëzore që kërkon lista të shkurtra të balancuara gjinore; shabllon raportimi financiar që disagregon sipas gjinisë; dispozitë rinovimi bordi që synon balancimin gjinor; politikë e brendshme anti-ngacmimi.</w:t>
+        <w:t>Cilat janë grupet kryesore të synuara të organizatës suaj? Cilat janë karakteristikat e tyre? Cila është praktika juaj e deritanishme në përfshirjen e qytetarëve në punën tuaj? Në të ardhmen, si synoni t'i përfshini qytetarët në punën e organizatës suaj? Si do t'i mbështesin aktivitetet e zhvillimit organizativ synimet tuaja për t'i përfshirë më mirë qytetarët në punën e organizatës suaj?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="00D02E9F" w:rsidRDefault="00D62201" w14:paraId="608AA961" w14:textId="1E898C06">
+    <w:p w14:paraId="516B97B7" w14:textId="77777777" w:rsidR="00EB4990" w:rsidRPr="00B7507D" w:rsidRDefault="00EB4990" w:rsidP="00B9186A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...6 lines deleted...]
-          <w:lang w:val="sq-AL" w:bidi="en-US"/>
+        <w:rPr>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272C4CD9" w14:textId="08CC7C74" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D62201" w:rsidP="11DF06F3">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
-          <w:lang w:val="sq-AL"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Nëse nuk ka aktivitete </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">KAPITULLI 8: Çështjet </w:t>
       </w:r>
       <w:r w:rsidR="009D388F">
         <w:rPr>
-          <w:lang w:val="sq-AL"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> nën këtë grant që adresojnë specifikisht integrimin gjinor, përshkruani çfarë ka organizata juaj aktualisht dhe çfarë boshllëqesh mbeten.</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">horizontale </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="00D62201" w:rsidRDefault="009C3058" w14:paraId="4290D544" w14:textId="1DCD7270">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="698CFB1E" w14:textId="254B3589" w:rsidR="00D02E9F" w:rsidRDefault="00D62201" w:rsidP="00EB4990">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="11DF06F3">
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4990">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Përgjegjësia ndaj mjedisit  (Për udhëzime më të detajuara se si t'i përgjigjeni në këtë pyetjeje, ju lutemi shkarkoni dokumentin </w:t>
+        <w:t xml:space="preserve">Integrimi gjinor (Për udhëzime më të detajuara se si t'i përgjigjeni në këtë pyetjeje, ju lutemi shkarkoni dokumentin </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="11DF06F3">
+        <w:r w:rsidRPr="00EB4990">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="sq-AL"/>
           </w:rPr>
           <w:t>KËTU</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="11DF06F3">
+      <w:r w:rsidRPr="00EB4990">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3">
+      <w:r w:rsidRPr="00EB4990">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve">(2000 karaktere): </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> nën këtë grant që adresojnë specifikisht integrimin mjedisor, përshkruani çfarë ka organizata juaj aktualisht dhe çfarë boshllëqesh mbeten.</w:t>
+        <w:t>(2000 karaktere).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="58E3CBC2" w:rsidP="58E3CBC2" w:rsidRDefault="58E3CBC2" w14:paraId="30ECC2F4" w14:textId="6BB8A150">
-[...19 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="3D313B44" w14:textId="77777777" w:rsidR="00EB4990" w:rsidRPr="00EB4990" w:rsidRDefault="00EB4990" w:rsidP="00EB4990">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="28"/>
           <w:lang w:val="sq-AL" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727F0AB9" w14:textId="77777777" w:rsidR="009D388F" w:rsidRDefault="00D62201" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>Cilat politika, procedura ose praktika organizative që zhvillohen ose forcohen nën këtë grant do të integrojnë konsideratat gjinore? Shembuj: politikë burimesh njerëzore që kërkon lista të shkurtra të balancuara gjinore; shabllon raportimi financiar që disagregon sipas gjinisë; dispozitë rinovimi bordi që synon balancimin gjinor; politikë e brendshme anti-ngacmimi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608AA961" w14:textId="0EB19F0E" w:rsidR="00D02E9F" w:rsidRPr="00EB4990" w:rsidRDefault="00D62201" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sq-AL"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Qasja e bazuar në të drejtat e njeriut (Për udhëzime më të detajuara se si t'i përgjigjeni në këtë pyetjeje, ju lutemi shkarkoni dokumentin </w:t>
+          <w:kern w:val="28"/>
+          <w:lang w:val="sq-AL" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nëse nuk ka aktivitete </w:t>
+      </w:r>
+      <w:r w:rsidR="009D388F" w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">të zhvillimit organizativ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>nën këtë grant që adresojnë specifikisht integrimin gjinor, përshkruani çfarë ka organizata juaj aktualisht dhe çfarë boshllëqesh mbeten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB67901" w14:textId="77777777" w:rsidR="00EB4990" w:rsidRPr="00EB4990" w:rsidRDefault="009C3058" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:lang w:val="sq-AL" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Përgjegjësia ndaj mjedisit  (Për udhëzime më të detajuara se si t'i përgjigjeni në këtë pyetjeje, ju lutemi shkarkoni dokumentin </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="11DF06F3">
+        <w:r w:rsidRPr="00EB4990">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="sq-AL"/>
           </w:rPr>
           <w:t>KËTU</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="11DF06F3">
+      <w:r w:rsidRPr="00EB4990">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3">
+      <w:r w:rsidRPr="00EB4990">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>(2000 karaktere):</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">(2000 karaktere): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cilat politika, procedura ose praktika organizative që zhvillohen ose forcohen nën këtë grant do të integrojnë konsideratat mjedisore? Shembuj: politikë prokurimi që prioritizon opsionet me ndikim më të ulët; politikë udhëtimi me kritere mjedisore; integrimi i ekranizimit mjedisor në proceset e hartimit të projekteve.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B6884B" w14:textId="77777777" w:rsidR="00EB4990" w:rsidRDefault="00EB4990" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4290D544" w14:textId="08E6A0E1" w:rsidR="00D02E9F" w:rsidRPr="00EB4990" w:rsidRDefault="009C3058" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:lang w:val="sq-AL" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nëse nuk ka aktivitete </w:t>
+      </w:r>
+      <w:r w:rsidR="009D388F" w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">të zhvillimit organizativ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nën këtë grant që adresojnë specifikisht integrimin mjedisor, përshkruani çfarë ka organizata juaj aktualisht dhe çfarë boshllëqesh mbeten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30ECC2F4" w14:textId="6BB8A150" w:rsidR="58E3CBC2" w:rsidRDefault="58E3CBC2" w:rsidP="58E3CBC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sq-AL" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D056B9B" w14:textId="77777777" w:rsidR="00EB4990" w:rsidRPr="00EB4990" w:rsidRDefault="009C3058" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:lang w:val="sq-AL" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qasja e bazuar në të drejtat e njeriut (Për udhëzime më të detajuara se si t'i përgjigjeni në këtë pyetjeje, ju lutemi shkarkoni dokumentin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00EB4990">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="sq-AL"/>
+          </w:rPr>
+          <w:t>KËTU</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>(2000 karaktere):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cilat politika, procedura ose praktika organizative që zhvillohen ose forcohen nën këtë grant do të integrojnë konsideratat e të drejtave të njeriut? Shembuj: politikë mbrojtjeje me mekanizëm raportimi; klauzolë jodiskriminimi në kontratat e punës; procedura mbrojtjeje të dhënash për punën me grupe të cenueshme; standard aksesueshmërie për botime dhe ngjarje.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFB1145" w14:textId="77777777" w:rsidR="00EB4990" w:rsidRDefault="00EB4990" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4BF7ED" w14:textId="2A894A7B" w:rsidR="58E3CBC2" w:rsidRPr="00EB4990" w:rsidRDefault="009C3058" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:lang w:val="sq-AL" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nëse nuk ka aktivitete </w:t>
+      </w:r>
+      <w:r w:rsidR="009D388F" w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">të zhvillimit organizativ </w:t>
       </w:r>
-      <w:r w:rsidRPr="11DF06F3">
-        <w:rPr>
+      <w:r w:rsidRPr="00EB4990">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>nën këtë grant që adresojnë specifikisht integrimin e të drejtave të njeriut, përshkruani çfarë ka organizata juaj aktualisht dhe çfarë boshllëqesh mbeten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="00B9186A" w:rsidRDefault="00D02E9F" w14:paraId="43FED7E2" w14:textId="77777777">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="11DF06F3" w:rsidRDefault="00F45A6C" w14:paraId="017570D3" w14:textId="1A69D0CC">
+    <w:p w14:paraId="017570D3" w14:textId="1A69D0CC" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00F45A6C" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">KAPITULLI 9: Kapaciteti organizativ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="11DF06F3" w:rsidRDefault="00F45A6C" w14:paraId="1175ED00" w14:textId="483DA577">
+    <w:p w14:paraId="1175ED00" w14:textId="483DA577" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00F45A6C" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Burimet Njerëzore:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4528"/>
         <w:gridCol w:w="4489"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidTr="11DF06F3" w14:paraId="0C00F154" w14:textId="77777777">
+      <w:tr w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w14:paraId="0C00F154" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4528" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="00F45A6C" w:rsidRDefault="00F45A6C" w14:paraId="7411E221" w14:textId="5AC32D12">
+          <w:p w14:paraId="7411E221" w14:textId="5AC32D12" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00F45A6C" w:rsidP="00F45A6C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Numri i punonjësve me orar të plotë</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w14:paraId="6D1CFC1E" w14:textId="77777777">
+          <w:p w14:paraId="6D1CFC1E" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidTr="11DF06F3" w14:paraId="4107673F" w14:textId="77777777">
+      <w:tr w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w14:paraId="4107673F" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4528" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="00F45A6C" w:rsidRDefault="00F45A6C" w14:paraId="1B36E2AF" w14:textId="4D6ABDB9">
+          <w:p w14:paraId="1B36E2AF" w14:textId="4D6ABDB9" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00F45A6C" w:rsidP="00F45A6C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Numri i punonjësve me orar të pjesshëm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w14:paraId="23A30BC6" w14:textId="77777777">
+          <w:p w14:paraId="23A30BC6" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidTr="11DF06F3" w14:paraId="11F84B90" w14:textId="77777777">
+      <w:tr w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w14:paraId="11F84B90" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4528" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidRDefault="00F45A6C" w14:paraId="5410BE31" w14:textId="42F173E8">
+          <w:p w14:paraId="5410BE31" w14:textId="42F173E8" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00F45A6C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Numri i vullnetarëve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w14:paraId="215D43A1" w14:textId="77777777">
+          <w:p w14:paraId="215D43A1" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="11DF06F3" w:rsidRDefault="00F45A6C" w14:paraId="7D777F24" w14:textId="64AB2E08">
+    <w:p w14:paraId="7D777F24" w14:textId="64AB2E08" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00F45A6C" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Stafi menaxherial </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(Listoni stafin menaxherial dhe pozitat e tyre në organizatë)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9085" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="491"/>
         <w:gridCol w:w="3564"/>
         <w:gridCol w:w="5030"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidTr="11DF06F3" w14:paraId="3051AFD9" w14:textId="77777777">
+      <w:tr w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w14:paraId="3051AFD9" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="00F45A6C" w:rsidRDefault="00D02E9F" w14:paraId="6C55923E" w14:textId="46F516AE">
+          <w:p w14:paraId="6C55923E" w14:textId="46F516AE" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F" w:rsidP="00F45A6C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3564" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="00F45A6C" w:rsidRDefault="00F45A6C" w14:paraId="29D852A1" w14:textId="2F9B507B">
+          <w:p w14:paraId="29D852A1" w14:textId="2F9B507B" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00F45A6C" w:rsidP="00F45A6C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Emri dhe mbiemri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5030" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="00F45A6C" w:rsidRDefault="00D02E9F" w14:paraId="6AE6B8F0" w14:textId="52A91B73">
+          <w:p w14:paraId="6AE6B8F0" w14:textId="52A91B73" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F" w:rsidP="00F45A6C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Pozita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidTr="11DF06F3" w14:paraId="1C264D67" w14:textId="77777777">
+      <w:tr w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w14:paraId="1C264D67" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w14:paraId="48D3D799" w14:textId="77777777">
+          <w:p w14:paraId="48D3D799" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3564" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w14:paraId="0202D22A" w14:textId="77777777">
+          <w:p w14:paraId="0202D22A" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5030" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w14:paraId="414556F8" w14:textId="77777777">
+          <w:p w14:paraId="414556F8" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidTr="11DF06F3" w14:paraId="081C3187" w14:textId="77777777">
+      <w:tr w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w14:paraId="081C3187" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w14:paraId="047422B7" w14:textId="77777777">
+          <w:p w14:paraId="047422B7" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3564" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w14:paraId="76648617" w14:textId="77777777">
+          <w:p w14:paraId="76648617" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5030" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w14:paraId="097928BB" w14:textId="77777777">
+          <w:p w14:paraId="097928BB" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidTr="11DF06F3" w14:paraId="5A249A31" w14:textId="77777777">
+      <w:tr w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w14:paraId="5A249A31" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w14:paraId="3CA4C63C" w14:textId="77777777">
+          <w:p w14:paraId="3CA4C63C" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3564" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w14:paraId="1855BC7F" w14:textId="77777777">
+          <w:p w14:paraId="1855BC7F" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5030" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidRDefault="00D02E9F" w14:paraId="2C2D1FAA" w14:textId="77777777">
+          <w:p w14:paraId="2C2D1FAA" w14:textId="77777777" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00D02E9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00D02E9F" w:rsidP="11DF06F3" w:rsidRDefault="00F45A6C" w14:paraId="26189AC2" w14:textId="0FAF119C">
+    <w:p w14:paraId="26189AC2" w14:textId="0FAF119C" w:rsidR="00D02E9F" w:rsidRPr="00B7507D" w:rsidRDefault="00F45A6C" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>shtoni kolona sipas nevojës.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="67560EAB" w14:textId="70EA90F5">
+    <w:p w14:paraId="67560EAB" w14:textId="70EA90F5" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Struktura menaxheriale dhe vendimmarrja </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="6B7DA1A4" w14:textId="77777777">
+    <w:p w14:paraId="6B7DA1A4" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Përshkruani strukturën kryesore qeverisëse dhe menaxhuese të organizatës. </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(500 karaktere)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="4DAF0385" w14:textId="13263882">
+    <w:p w14:paraId="4DAF0385" w14:textId="13263882" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Përshkruani proceset e vendimmarrjes për vendimet kryesore në organizatën tuaj. </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(1000 karaktere)</w:t>
       </w:r>
@@ -11094,6592 +11075,5457 @@
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Infrastruktura </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">(Përshkruani shkurtimisht infrastrukturën kryesore si zyra, pajisjet, automjetet dhe të ngjashme në pronësi të organizatës) </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(500 karaktere)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="4E26D15E" w14:textId="77777777">
+    <w:p w14:paraId="4E26D15E" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Menaxhimi financiar </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="423AEB00" w14:textId="77777777">
+    <w:p w14:paraId="423AEB00" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>A përdor organizata juaj ndonjë softuer të menaxhimit financiar? (Duhet të plotësoni me Po ose Jo) (</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>500 karaktere)</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="69562F65" w14:textId="77777777">
+    <w:p w14:paraId="69562F65" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">A përdor organizata juaj kontabilitetin akrual ose kontabilitetin e bazuar në para? (Duhet të zgjidhni një nga opsionet "akrual" ose "e bazuar në para") </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(500 karaktere)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="2A653213" w14:textId="77777777">
+    <w:p w14:paraId="2A653213" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Kush është përgjegjës për planifikimin dhe menaxhimin financiar? </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(500 karaktere).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="073ECA76" w14:textId="77777777">
+    <w:p w14:paraId="073ECA76" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Burimet dhe shumat e financimit në 3 vitet e fundit</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Rendisni burimet dhe shumat e financimit të organizatës suaj në 3 vitet e fundit):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="0EE9D641" w14:textId="5BCA4456">
+    <w:p w14:paraId="0EE9D641" w14:textId="5BCA4456" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Pyetjet që duhet t'u përgjigjeni në sistemin e aplikimit online për tri vitet e fundit (2023-2025) për burimet dhe shumat e financimit janë:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="3BCD36BB" w14:textId="24C4D7BF">
+    <w:p w14:paraId="3BCD36BB" w14:textId="24C4D7BF" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>A keni pasur financime nga donatorë të huaj në vitin 2025? Zgjidhni Po ose Jo për secilën pyetje</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="4AB989D6" w14:textId="07ECD7C8">
+    <w:p w14:paraId="4AB989D6" w14:textId="07ECD7C8" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>A keni pasur financime nga institucionet e nivelit qendror në vitin 2025?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="4AE9B1C8" w14:textId="2CE5A65D">
+    <w:p w14:paraId="4AE9B1C8" w14:textId="2CE5A65D" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>A keni pasur financime nga institucionet e nivelit lokal në vitin 2025?*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="025613BC" w14:textId="4E55A895">
+    <w:p w14:paraId="025613BC" w14:textId="4E55A895" w:rsidR="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>A keni pasur financime nga donatorë të tjerë në vitin 2025?*</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1A0873" w14:textId="77777777" w:rsidR="00EB4990" w:rsidRPr="00B7507D" w:rsidRDefault="00EB4990" w:rsidP="11DF06F3">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9314" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1785"/>
         <w:gridCol w:w="2325"/>
         <w:gridCol w:w="1272"/>
         <w:gridCol w:w="1310"/>
         <w:gridCol w:w="1310"/>
         <w:gridCol w:w="1312"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="5B410F42" w14:paraId="1F7E2D2E" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="1F7E2D2E" w14:textId="77777777" w:rsidTr="5B410F42">
         <w:trPr>
           <w:trHeight w:val="1735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="3B3FD11D" w14:textId="77777777">
+          <w:p w14:paraId="3B3FD11D" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Kategoria e burimeve të financimit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="1A4619C2" w14:textId="77777777">
+          <w:p w14:paraId="1A4619C2" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Listoni donatorët/kontribuesit kryesorë në kategorinë përkatëse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="0E56F841" w14:textId="4E41706C">
+          <w:p w14:paraId="0E56F841" w14:textId="4E41706C" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Shuma e fondeve për 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="397E81BF" w14:textId="7AD291CA">
+          <w:p w14:paraId="397E81BF" w14:textId="7AD291CA" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Shuma e fondeve për 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="454455B4" w14:textId="0A2A6517">
+          <w:p w14:paraId="454455B4" w14:textId="0A2A6517" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Shuma e fondeve për 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="6998A1A5" w14:textId="56E7A033">
+          <w:p w14:paraId="6998A1A5" w14:textId="56E7A033" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>% e shumës totale të buxhetit vjetor për vitin 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="5B410F42" w14:paraId="62AA47AB" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="62AA47AB" w14:textId="77777777" w:rsidTr="5B410F42">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="46980950" w14:textId="77777777">
+          <w:p w14:paraId="46980950" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Donator i huaj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="51AA2677" w14:textId="77777777">
+          <w:p w14:paraId="51AA2677" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="07928C5C" w14:textId="77777777">
+          <w:p w14:paraId="07928C5C" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="1C1F52D5" w14:textId="77777777">
+          <w:p w14:paraId="1C1F52D5" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="78B96BB3" w14:textId="77777777">
+          <w:p w14:paraId="78B96BB3" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="7C65A650" w14:textId="77777777">
+          <w:p w14:paraId="7C65A650" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="5B410F42" w14:paraId="6D46A9D4" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="6D46A9D4" w14:textId="77777777" w:rsidTr="5B410F42">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="398C47A9" w14:textId="77777777">
+          <w:p w14:paraId="398C47A9" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Donator privat lokal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="55A5DE62" w14:textId="77777777">
+          <w:p w14:paraId="55A5DE62" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="57513416" w14:textId="77777777">
+          <w:p w14:paraId="57513416" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="61480BB4" w14:textId="77777777">
+          <w:p w14:paraId="61480BB4" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="23F5DED2" w14:textId="77777777">
+          <w:p w14:paraId="23F5DED2" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="2A71DD61" w14:textId="77777777">
+          <w:p w14:paraId="2A71DD61" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="5B410F42" w14:paraId="1200336E" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="1200336E" w14:textId="77777777" w:rsidTr="5B410F42">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="4AEE10D1" w14:textId="20EC9651">
+          <w:p w14:paraId="4AEE10D1" w14:textId="20EC9651" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Qeverisja qendrore/Lokale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="2A0803DC" w14:textId="77777777">
+          <w:p w14:paraId="2A0803DC" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="1088D1E9" w14:textId="77777777">
+          <w:p w14:paraId="1088D1E9" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="6BE999F4" w14:textId="77777777">
+          <w:p w14:paraId="6BE999F4" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="7BC41C53" w14:textId="77777777">
+          <w:p w14:paraId="7BC41C53" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="2D7F9191" w14:textId="77777777">
+          <w:p w14:paraId="2D7F9191" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="5B410F42" w14:paraId="2EAA4BB1" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="2EAA4BB1" w14:textId="77777777" w:rsidTr="5B410F42">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="2CC1CEF1" w14:textId="77777777">
+          <w:p w14:paraId="2CC1CEF1" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Etj.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="222CAE12" w14:textId="77777777">
+          <w:p w14:paraId="222CAE12" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="271EBD0F" w14:textId="77777777">
+          <w:p w14:paraId="271EBD0F" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="6147BE17" w14:textId="77777777">
+          <w:p w14:paraId="6147BE17" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="185469CD" w14:textId="77777777">
+          <w:p w14:paraId="185469CD" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="796B9118" w14:textId="77777777">
+          <w:p w14:paraId="796B9118" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="5B410F42" w14:paraId="7C1D682F" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="7C1D682F" w14:textId="77777777" w:rsidTr="5B410F42">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="56269672" w14:textId="77777777">
+          <w:p w14:paraId="56269672" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Totali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="216688C1" w14:textId="77777777">
+          <w:p w14:paraId="216688C1" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="759918D2" w14:textId="77777777">
+          <w:p w14:paraId="759918D2" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="0D5A1FC9" w14:textId="77777777">
+          <w:p w14:paraId="0D5A1FC9" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="55822049" w14:textId="77777777">
+          <w:p w14:paraId="55822049" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="0F32C0D9" w14:textId="77777777">
+    <w:p w14:paraId="0F32C0D9" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>shtoni kolona sipas nevojës.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="291CFC5B" w14:textId="77777777">
+    <w:p w14:paraId="291CFC5B" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="5809F963" w14:textId="363C94EE">
+    <w:p w14:paraId="5809F963" w14:textId="363C94EE" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Përvoja paraprake </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(2000 karaktere)</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Kur keni filluar të punoni në këtë fushë? Përshkruani çdo përvojë përkatëse në lidhje me fushën e ndërhyrjes ku punoni ose keni ndërmend të punoni. A është puna që synoni të vazhdoni si organizatë vazhdimësi e punës suaj të mëparshme? Nëse është e re, përshkruani arsyet e ndryshimeve dhe se si ndërton mbi punën e mëparshme dhe si e plotëson atë.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="11B12C00" w14:textId="77777777">
+    <w:p w14:paraId="11B12C00" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Qëndrueshmëria </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(2000 karaktere)</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(Cilat janë planet kryesore për qëndrueshmërinë e organizatës ose rezultatet e arritura pas përfundimit të këtij granti? Si do të kontribuojnë aktivitetet e zhvillimit organizativ në arritjen e këtij qëllimi?).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="54F1B817" w14:textId="53F8FF26">
+    <w:p w14:paraId="54F1B817" w14:textId="53F8FF26" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:lang w:val="sq-AL" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:kern w:val="28"/>
           <w:lang w:val="sq-AL" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">KAPITULLI 10: Përvoja e mëparshme me KCSF-në </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:kern w:val="28"/>
           <w:lang w:val="sq-AL" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>(vetëm për përfituesit e mëparshëm të granteve të KCSF-së mbi 10,000 euro në periudhën 2015-2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="58303E1E" w14:textId="77777777">
+    <w:p w14:paraId="58303E1E" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Qëllimet programore </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(Rendisni qëllimet kryesore programore të grantit të mëparshëm siç janë renditur në kontratën e grantit (Formulari i Aplikimit dhe Korniza Logjike) dhe përshkruani shkurtimisht nivelin e arritjeve në fund të programit përkatës dhe mënyrën se si po zbatohet ai nivel aktualisht, duke përshkruar specifikisht nëse është ruajtur, përmirësuar apo ka pasur rënie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="4DCBF717" w14:textId="77777777">
+    <w:p w14:paraId="4DCBF717" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9017" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="2571"/>
         <w:gridCol w:w="2978"/>
         <w:gridCol w:w="2808"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="65F4E692" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00BF0A05" w14:paraId="65F4E692" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="24D3004E" w14:textId="77777777">
+          <w:p w14:paraId="24D3004E" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk166241934" w:id="0"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk166241934"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="4DBF66BC" w14:textId="77777777">
+          <w:p w14:paraId="4DBF66BC" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Lloji i instrumentit të grantit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="42D50F31" w14:textId="2EA6EEB3">
+          <w:p w14:paraId="42D50F31" w14:textId="2EA6EEB3" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zgjedhni programin nga lista "drop down" (IG EJA 1, IG DSP 2, ODG EJA 1, Granti i projektit mesatar EJA 1, Granti i projektit NOR, Granti i projektit LUX)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="02B49CED" w14:textId="77777777">
+          <w:p w14:paraId="02B49CED" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="5D9B3A9A" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="5D9B3A9A" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="7F3E4AE6" w14:textId="77777777">
+          <w:p w14:paraId="7F3E4AE6" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="13CC64ED" w14:textId="77777777">
+          <w:p w14:paraId="13CC64ED" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Periudha e zbatimit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="234885E2" w14:textId="77777777">
+          <w:p w14:paraId="234885E2" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Viti i fillimit: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="3044E1E7" w14:textId="77777777">
+          <w:p w14:paraId="3044E1E7" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Viti i përfundimit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="2DCEA750" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="2DCEA750" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="2723FE10" w14:textId="77777777">
+          <w:p w14:paraId="2723FE10" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="2AD676AB" w14:textId="77777777">
+          <w:p w14:paraId="2AD676AB" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Buxheti total:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="00934336" w14:textId="77777777">
+          <w:p w14:paraId="00934336" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="2C860DDD" w14:textId="77777777">
+          <w:p w14:paraId="2C860DDD" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="37C98AF9" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="37C98AF9" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="6BF566BD" w14:textId="77777777">
+          <w:p w14:paraId="6BF566BD" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="40734B79" w14:textId="77777777">
+          <w:p w14:paraId="40734B79" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Qëllimet kryesore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="222324EB" w14:textId="77777777">
+          <w:p w14:paraId="222324EB" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Niveli i arritjeve në fund të programit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="394C1B8C" w14:textId="77777777">
+          <w:p w14:paraId="394C1B8C" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Statusi aktual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="7A1D7655" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="7A1D7655" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="49E54660" w14:textId="77777777">
+          <w:p w14:paraId="49E54660" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="7BC9BB7F" w14:textId="77777777">
+          <w:p w14:paraId="7BC9BB7F" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="052AE330" w14:textId="77777777">
+          <w:p w14:paraId="052AE330" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="595A5937" w14:textId="77777777">
+          <w:p w14:paraId="595A5937" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="3D476CBD" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="3D476CBD" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="57519589" w14:textId="77777777">
+          <w:p w14:paraId="57519589" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="6FE28FF1" w14:textId="77777777">
+          <w:p w14:paraId="6FE28FF1" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="61B91552" w14:textId="77777777">
+          <w:p w14:paraId="61B91552" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="1473E5E6" w14:textId="77777777">
+          <w:p w14:paraId="1473E5E6" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="2686678D" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="2686678D" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="782373BC" w14:textId="77777777">
+          <w:p w14:paraId="782373BC" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="031BF4C7" w14:textId="77777777">
+          <w:p w14:paraId="031BF4C7" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="628A24F9" w14:textId="77777777">
+          <w:p w14:paraId="628A24F9" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="68B94484" w14:textId="77777777">
+          <w:p w14:paraId="68B94484" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="0D3F5FC5" w14:textId="10BC3766">
+    <w:p w14:paraId="0D3F5FC5" w14:textId="10BC3766" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>shtoni rreshta sipas nevojës.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="5349D059" w14:textId="77777777">
+    <w:p w14:paraId="5349D059" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>shtoni tabela specifike për secilën kontratë të mëparshme granti me KCSF-në.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="51CAC09F" w14:textId="77777777">
+    <w:p w14:paraId="51CAC09F" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="6A4C68E1" w14:textId="77777777">
+    <w:p w14:paraId="6A4C68E1" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Auditimi i jashtëm </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Renditni gjetjet dhe rekomandimet kryesore që janë dhënë zyrtarisht nga auditori i jashtëm gjatë zbatimit të granteve të mëparshme të KCSF-së, ose ndonjë gjetje dhe rekomandim të dhënë nga auditori i jashtëm gjatë 3 viteve të fundit, përtej atyre të kontraktuara nga KCSF-ja, dhe përshkruani se si keni adresuar gjetjet dhe rekomandimet e tilla. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="106066C5" w14:textId="77777777">
+    <w:p w14:paraId="106066C5" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9017" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="492"/>
         <w:gridCol w:w="2063"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1833"/>
         <w:gridCol w:w="2078"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="262F02C1" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="262F02C1" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="5D533DAD" w14:textId="77777777">
+          <w:p w14:paraId="5D533DAD" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="5D71F2D5" w14:textId="77777777">
+          <w:p w14:paraId="5D71F2D5" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Gjetjet Kryesore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="777DBF2D" w14:textId="77777777">
+          <w:p w14:paraId="777DBF2D" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Rekomandimet kryesore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="2E1C0D78" w14:textId="77777777">
+          <w:p w14:paraId="2E1C0D78" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Viti i rekomandimit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="053D92A2" w14:textId="77777777">
+          <w:p w14:paraId="053D92A2" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Veprimet dhe statusi aktual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="30DEF135" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="30DEF135" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="74897EE7" w14:textId="77777777">
+          <w:p w14:paraId="74897EE7" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="59D6471F" w14:textId="77777777">
+          <w:p w14:paraId="59D6471F" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="0C735CFC" w14:textId="77777777">
+          <w:p w14:paraId="0C735CFC" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="40C2F887" w14:textId="77777777">
+          <w:p w14:paraId="40C2F887" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="12C529BD" w14:textId="77777777">
+          <w:p w14:paraId="12C529BD" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="16029B53" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="16029B53" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="73D844E9" w14:textId="77777777">
+          <w:p w14:paraId="73D844E9" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="4AD8837F" w14:textId="77777777">
+          <w:p w14:paraId="4AD8837F" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="6F398BDB" w14:textId="77777777">
+          <w:p w14:paraId="6F398BDB" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="0DB73FE8" w14:textId="77777777">
+          <w:p w14:paraId="0DB73FE8" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="4A1B57C2" w14:textId="77777777">
+          <w:p w14:paraId="4A1B57C2" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="17BD8F67" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="17BD8F67" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="7D0D7D90" w14:textId="77777777">
+          <w:p w14:paraId="7D0D7D90" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="09970948" w14:textId="77777777">
+          <w:p w14:paraId="09970948" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="024BCE53" w14:textId="77777777">
+          <w:p w14:paraId="024BCE53" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="3136FE5A" w14:textId="77777777">
+          <w:p w14:paraId="3136FE5A" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="25C87F04" w14:textId="77777777">
+          <w:p w14:paraId="25C87F04" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="5E3318D0" w14:textId="3F677D47">
+    <w:p w14:paraId="5E3318D0" w14:textId="3F677D47" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>shtoni rreshta sipas nevojës.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="694BDED1" w14:textId="77777777">
+    <w:p w14:paraId="694BDED1" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="1EAFF06A" w14:textId="77777777">
+    <w:p w14:paraId="1EAFF06A" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Gjetjet dhe rekomandimet e qeverisjes së brendshme </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>(Listoni gjetjet dhe rekomandimet kryesore që janë dhënë formalisht nga KCSF-ja gjatë zbatimit të granteve të mëparshme, si gjetjet dhe rekomandimet lidhur me përmirësimin e dokumenteve dhe procedurave të brendshme, përmirësimin e menaxhimit financiar dhe kontabilitetit, përmirësimin e dokumenteve dhe praktikave të prokurimit, adresimin e konfliktit të interesit, etj., dhe përshkruani se si i keni trajtuar gjetjet dhe rekomandimet e tilla</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="5EA6C8FB" w14:textId="77777777">
+    <w:p w14:paraId="5EA6C8FB" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9017" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="491"/>
         <w:gridCol w:w="2739"/>
         <w:gridCol w:w="2979"/>
         <w:gridCol w:w="2808"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C2630F" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="5468C3A2" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00BF0A05" w14:paraId="5468C3A2" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="3F79210C" w14:textId="77777777">
+          <w:p w14:paraId="3F79210C" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2739" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="24F5975D" w14:textId="77777777">
+          <w:p w14:paraId="24F5975D" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Lloji i instrumentit të grantit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="402F157D" w:rsidRDefault="00B7507D" w14:paraId="7CBC81A1" w14:textId="2B4CE428">
+          <w:p w14:paraId="7CBC81A1" w14:textId="2B4CE428" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="402F157D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Zgjedhni programin nga lista "drop down" (IG EJA 1, IG DSP 2, ODG EJA 1, Granti i projektit mesatar EJA 1, Granti i projektit NOR, Granti i projektit LUX)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="66C5FC31" w14:textId="77777777">
+          <w:p w14:paraId="66C5FC31" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="1704DE5A" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="1704DE5A" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="522603E7" w14:textId="77777777">
+          <w:p w14:paraId="522603E7" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2739" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="17709DE5" w14:textId="77777777">
+          <w:p w14:paraId="17709DE5" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Periudha e zbatimit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="56662006" w14:textId="77777777">
+          <w:p w14:paraId="56662006" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:ind w:left="-71"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t xml:space="preserve">Viti i fillimit: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="26E76B1C" w14:textId="77777777">
+          <w:p w14:paraId="26E76B1C" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Viti i përfundimit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="7D078F97" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="7D078F97" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="30D2D99E" w14:textId="77777777">
+          <w:p w14:paraId="30D2D99E" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2739" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="23F361B6" w14:textId="77777777">
+          <w:p w14:paraId="23F361B6" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Buxheti total:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="4AF83864" w14:textId="77777777">
+          <w:p w14:paraId="4AF83864" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="2F9833CA" w14:textId="77777777">
+          <w:p w14:paraId="2F9833CA" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="469DC607" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="469DC607" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="261C9170" w14:textId="77777777">
+          <w:p w14:paraId="261C9170" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2739" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="310439A6" w14:textId="77777777">
+          <w:p w14:paraId="310439A6" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Gjetjet kryesore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="0A24657B" w14:textId="77777777">
+          <w:p w14:paraId="0A24657B" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Rekomandimet kryesore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="3155E0CC" w14:textId="77777777">
+          <w:p w14:paraId="3155E0CC" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>Veprimet dhe statusi aktual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="19D3935D" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="19D3935D" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="2DC2E52B" w14:textId="77777777">
+          <w:p w14:paraId="2DC2E52B" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2739" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="28DE684E" w14:textId="77777777">
+          <w:p w14:paraId="28DE684E" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="77544F53" w14:textId="77777777">
+          <w:p w14:paraId="77544F53" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="78741EEE" w14:textId="77777777">
+          <w:p w14:paraId="78741EEE" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="5703FA63" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="5703FA63" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="64C916D9" w14:textId="77777777">
+          <w:p w14:paraId="64C916D9" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2739" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="117E684A" w14:textId="77777777">
+          <w:p w14:paraId="117E684A" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="3973901D" w14:textId="77777777">
+          <w:p w14:paraId="3973901D" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="216C68FA" w14:textId="77777777">
+          <w:p w14:paraId="216C68FA" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidTr="11DF06F3" w14:paraId="58BF4F42" w14:textId="77777777">
+      <w:tr w:rsidR="00B7507D" w:rsidRPr="00B7507D" w14:paraId="58BF4F42" w14:textId="77777777" w:rsidTr="11DF06F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="4EA99150" w14:textId="77777777">
+          <w:p w14:paraId="4EA99150" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11DF06F3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2739" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="5A3892BC" w14:textId="77777777">
+          <w:p w14:paraId="5A3892BC" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="47622CFC" w14:textId="77777777">
+          <w:p w14:paraId="47622CFC" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="1C648E99" w14:textId="77777777">
+          <w:p w14:paraId="1C648E99" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="3E508259" w14:textId="55438A24">
+    <w:p w14:paraId="3E508259" w14:textId="55438A24" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>shtoni rreshta sipas nevojës.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="31A57556" w14:textId="77777777">
+    <w:p w14:paraId="31A57556" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>shtoni tabela specifike për secilën kontratë të mëparshme granti me KCSF-në.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="33933863" w14:textId="77777777">
+    <w:p w14:paraId="33933863" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="31E70721" w14:textId="77777777">
-[...27 lines deleted...]
-          <w:lang w:val="sq-AL" w:eastAsia="en-US" w:bidi="en-US"/>
+    <w:p w14:paraId="07095CAD" w14:textId="3C819255" w:rsidR="00B7507D" w:rsidRPr="00EB4990" w:rsidRDefault="00B7507D" w:rsidP="00EB4990">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="365F91"/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sq-AL" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DOKUMENTET E OBLIGUESHME</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="sq-AL" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="0D350A9A" w14:textId="77777777">
+    <w:p w14:paraId="0D350A9A" w14:textId="77777777" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Certifikata e Regjistrimit të OJQ-ve e lëshuar nga Departamenti i OJQ-ve; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="46E480CC" w14:textId="6F566EEA">
+    <w:p w14:paraId="46E480CC" w14:textId="6F566EEA" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Deklarata për Personat e Ekspozuar Politikisht (PEP) (</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>nënshkruhet sipas shabllonit të EJA Kosovë në pjesën e fundit të formularit të aplikimit në sistemin online të aplikimit);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="472DFD8E" w14:textId="42C0AA71">
+    <w:p w14:paraId="472DFD8E" w14:textId="42C0AA71" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Deklarata mbi Vlerat Themelore për Përfituesit e Granteve të EJA-së (</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>nënshkruhet sipas shabllonit të EJA Kosovë në pjesën e fundit të formularit të aplikimit në sistemin online të aplikimit</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="4A651C8F" w14:textId="26763BDA">
+    <w:p w14:paraId="4A651C8F" w14:textId="26763BDA" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Buxheti i propozuar për zhvillimin organizativ (sipas shabllonit të EJA Kosovë);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="11DF06F3" w:rsidRDefault="00FC727B" w14:paraId="240569FA" w14:textId="002D1AC8">
+    <w:p w14:paraId="240569FA" w14:textId="002D1AC8" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00FC727B" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk184118239" w:id="1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk184118239"/>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Plani i aktiviteteve për zhvillimin organizativ (sipas shabllonit të EJA Kosovë);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00E52E8A" w:rsidP="11DF06F3" w:rsidRDefault="00B7507D" w14:paraId="650B5E90" w14:textId="5976AAA2">
+    <w:p w14:paraId="650B5E90" w14:textId="5976AAA2" w:rsidR="00E52E8A" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Korniza logjike për aktivitetet e zhvillimit organizativ (sipas shabllonit të EJA Kosovë)</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00CA433E" w:rsidP="00CA433E" w:rsidRDefault="00CA433E" w14:paraId="1EA2FF59" w14:textId="77777777">
+    <w:p w14:paraId="1EA2FF59" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="00B7507D" w:rsidRDefault="00CA433E" w:rsidP="00CA433E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="11DF06F3" w:rsidRDefault="00064C20" w14:paraId="216A96BD" w14:textId="7E2A22C1">
+    <w:p w14:paraId="216A96BD" w14:textId="7E2A22C1" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="00064C20" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>DOKUMENTET E OBLIGUESHME PAS PËRZGJEDHJES NË LISTËN E NGUSHTË</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="11DF06F3" w:rsidRDefault="00064C20" w14:paraId="11259A3E" w14:textId="6593C27C">
+    <w:p w14:paraId="11259A3E" w14:textId="6593C27C" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="00064C20" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Statuti i organizatës (versioni i nënshkruar identik me Statutin siç është dorëzuar në Departamentin e OJQ-ve);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="11DF06F3" w:rsidRDefault="00064C20" w14:paraId="6A9AFE3C" w14:textId="34B1856D">
+    <w:p w14:paraId="6A9AFE3C" w14:textId="34B1856D" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="00064C20" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Në rast se aplikanti është fondacion ose institut, lista e anëtarëve të Bordit Drejtues;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="11DF06F3" w:rsidRDefault="00064C20" w14:paraId="57182919" w14:textId="42AC0CD2">
+    <w:p w14:paraId="57182919" w14:textId="42AC0CD2" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="00064C20" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Në rast se aplikanti është shoqatë</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>, listën</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="C00000"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>dhe emrin e Kryetarit të Kuvendit të Anëtarëve. Gjithashtu, nëse shoqata ka ndonjë bord ndërmjetësues ose organe të tjera, një listë e anëtarëve të organit të tillë;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="11DF06F3" w:rsidRDefault="00064C20" w14:paraId="54ED9419" w14:textId="59162F6D">
+    <w:p w14:paraId="54ED9419" w14:textId="59162F6D" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="00064C20" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Pasqyrat financiare vjetore të organizatës</w:t>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> për dy (2) vitet e fundit (2024 dhe 2025) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="11DF06F3" w:rsidRDefault="00064C20" w14:paraId="39577220" w14:textId="46587949">
+    <w:p w14:paraId="39577220" w14:textId="46587949" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="00064C20" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Batang" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Raportet e auditorit për dy (2) vitet e fundit (2024 dhe 2025) nëse organizata aplikuese është e obliguar të posedojë një raport auditimi ose nëse organizata e ka atë pa marrë parasysh obligimet)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="56B3E33C" w14:textId="16DD6B23">
+    <w:p w14:paraId="56B3E33C" w14:textId="16DD6B23" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
-        <w:contextualSpacing w:val="1"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Batang" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="1D57769B" w14:textId="611F833B">
+    <w:p w14:paraId="1D57769B" w14:textId="611F833B" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
-        <w:contextualSpacing w:val="1"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Batang" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="598A3DD0" w14:textId="7E4EE1DD">
+    <w:p w14:paraId="598A3DD0" w14:textId="7E4EE1DD" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
-        <w:contextualSpacing w:val="1"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Batang" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="44122A57" w14:textId="28C4E43F">
+    <w:p w14:paraId="44122A57" w14:textId="28C4E43F" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
-        <w:contextualSpacing w:val="1"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Batang" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="4E179D9A" w14:textId="0C9D1621">
+    <w:p w14:paraId="4E179D9A" w14:textId="0C9D1621" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
-        <w:contextualSpacing w:val="1"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Batang" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="71CB8477" w14:textId="674EFC22">
+    <w:p w14:paraId="66B9FAE7" w14:textId="79EF59A4" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
-        <w:contextualSpacing w:val="1"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Batang" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="35FA513C" w14:textId="6E61D6C5">
+    <w:p w14:paraId="18CA687E" w14:textId="45DD6199" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
-        <w:contextualSpacing w:val="1"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Batang" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="5926BA0B" w14:textId="546A08E6">
-[...98 lines deleted...]
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="52926223" w14:textId="6496084E">
+    <w:p w14:paraId="52926223" w14:textId="6496084E" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="222A35" w:themeColor="text2" w:themeTint="FF" w:themeShade="80"/>
+          <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
+      <w:r w:rsidRPr="5B410F42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="222A35" w:themeColor="text2" w:themeTint="FF" w:themeShade="80"/>
+          <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Deklaratë për Personat e Ekspozuar Politikisht (PEP)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="14C6189E" w14:textId="46855E21">
+    <w:p w14:paraId="14C6189E" w14:textId="46855E21" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
-        <w:contextualSpacing w:val="1"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Batang" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="01E3A733" w14:textId="6FB92816">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
+    <w:p w14:paraId="01E3A733" w14:textId="6FB92816" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="00C73BC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Person i ekspozuar politikisht do të thotë çdo person fizik, vendas ose i huaj, të cilit i është ose u janë besuar poste të larta publike, si: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003B1989">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="23FF69F0" w14:textId="6A01C5C7">
+    <w:p w14:paraId="23FF69F0" w14:textId="6A01C5C7" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>President/e, Kryeministër/e, ministër/e, zëvendësministër/e, këshilltar/e politik/e, shef/e i/e kabinetit </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="5342F466" w14:textId="2CF27D40">
+    <w:p w14:paraId="5342F466" w14:textId="2CF27D40" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Deputetë të Kuvendit </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="38F20019" w14:textId="7839EE6D">
+    <w:p w14:paraId="38F20019" w14:textId="7839EE6D" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Anëtarë/e të organeve drejtuese/qeverisëse të partive politike, në nivel qendror ose lokal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="1941E302" w14:textId="3642FF67">
+    <w:p w14:paraId="1941E302" w14:textId="3642FF67" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Anëtarë/e të Gjykatës Kushtetuese dhe të Gjykatës Supreme; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="5748C33B" w14:textId="56C7F53B">
+    <w:p w14:paraId="5748C33B" w14:textId="56C7F53B" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Ambasadorë/e ose të ngarkuar me punë </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...14 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="009A01C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>në përfaqësim të shtetit</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ose zyrtarë të lartë ushtarakë; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="7428BCF5" w14:textId="6ADC87BE">
+    <w:p w14:paraId="7428BCF5" w14:textId="6ADC87BE" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Kryetarë/e komunash, nënkryetarë/e komunash, drejtorë/e komunalë, këshilltarë/e politikë të kryetarëve dhe nënkryetarëve shefa/e të kabinetit të kryetarëve dhe nënkryetarëve </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="6598DBB7" w14:textId="3D70D8C7">
+    <w:p w14:paraId="6598DBB7" w14:textId="3D70D8C7" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Anëtarë/e të listës së partive politike që garojnë në zgjedhjet lokale ose nacionale </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="5B822ED7" w14:textId="06626260">
+    <w:p w14:paraId="5B822ED7" w14:textId="06626260" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Anëtarë/e të kuvendeve komunale </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="1A02EC08" w14:textId="70DCAC5C">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1A02EC08" w14:textId="70DCAC5C" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="5D16F173" w14:textId="56174AF1">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5D16F173" w14:textId="56174AF1" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Personat në njërin prej posteve të cekura më lart konsiderohen PEP nëse tani janë në një post të tillë ose kanë qenë në një post të tillë në një periudhë prej katër (4) vjetësh para datës së paraqitjes së kërkesës për financim në KCSF.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="522BB9FD" w14:textId="652E82CB">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="522BB9FD" w14:textId="652E82CB" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="7BEFD5C3" w14:textId="72BA39AA">
+    <w:p w14:paraId="7BEFD5C3" w14:textId="72BA39AA" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...25 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Për OJQ-të, për të pasur të drejtë për të aplikuar për fonde të KCSF-së, personat e tillë nuk duhet të jenë në pozita udhëheqëse në organizatën jo-qeveritare që aplikon, si: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="2B5A3CCD" w14:textId="513E26AA">
+    <w:p w14:paraId="2B5A3CCD" w14:textId="513E26AA" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...25 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Udhëheqës/e i/e Kuvendit të Anëtarëve, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="2B5C0979" w14:textId="374DDC6D">
+    <w:p w14:paraId="2B5C0979" w14:textId="374DDC6D" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...26 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Udhëheqës/e ose anëtar/e i/e Bordit, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="281C1149" w14:textId="401B4F9B">
+    <w:p w14:paraId="281C1149" w14:textId="401B4F9B" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...25 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Drejtor/e ekzekutiv/e, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="7254FD76" w14:textId="7EE18FBE">
+    <w:p w14:paraId="7254FD76" w14:textId="7EE18FBE" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...26 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Menaxher/e (program ose financa) ose në ndonjë postë të ngjashëm të nivelit të lartë. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="07A7AACD" w14:textId="70BE3540">
+    <w:p w14:paraId="07A7AACD" w14:textId="70BE3540" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603E4FD6" w14:textId="26605987" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>Të gjithë aplikantët kërkohet të deklarojnë nëse ata bien në ndonjërën nga situatat që konsiderohen të papranueshme për shkak të përfshirjes së PEP-ëve në organizatën e tyre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A28CCE" w14:textId="28112B3B" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="626EE3F2" w14:textId="1ACF5668" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A650F50" w14:textId="47A40A4F" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7BA0FE" w14:textId="3604D093" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40BFF30E" w14:textId="502470D7" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C14D03" w14:textId="720D491D" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A8A017" w14:textId="4D689B3F" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1810E7DB" w14:textId="5A9CF319" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vlerat themelore për përfituesit e Granteve të KCSF-së në EJA Kosovë</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="603E4FD6" w14:textId="26605987">
+    <w:p w14:paraId="03FE1DC0" w14:textId="743A67CF" w:rsidR="5B410F42" w:rsidRDefault="5B410F42" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...29 lines deleted...]
-      </w:r>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="48A28CCE" w14:textId="28112B3B">
+    <w:p w14:paraId="4E760CD6" w14:textId="613F0711" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ky dokument paraqet vlerat themelore që janë fundamentale për punën e të gjitha nismave të shoqërisë civile që mbështeten nga KCSF-ja dhe donatorët e saj në kuadër të programit EJA Kosovë. Përcakton udhëzimet e përgjithshme për llogaridhënie ndaj palëve të interesit dhe publikut për organizatat dhe aktivistët e shoqërisë civile në të gjitha nismat e mbështetura nga KCSF-ja në kuadër të EJA Kosovë. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="626EE3F2" w14:textId="1ACF5668">
-[...276 lines deleted...]
-    <w:p w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="7FEDA9E4" w14:textId="796FCC0E">
+    <w:p w14:paraId="7FEDA9E4" w14:textId="796FCC0E" w:rsidR="5B410F42" w:rsidRDefault="5B410F42" w:rsidP="5B410F42">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="560"/>
-[...10 lines deleted...]
-          <w:tab w:val="left" w:leader="none" w:pos="6720"/>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="32BB5112" w14:textId="4A93EBBF">
+    <w:p w14:paraId="32BB5112" w14:textId="4A93EBBF" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="560"/>
-[...10 lines deleted...]
-          <w:tab w:val="left" w:leader="none" w:pos="6720"/>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...25 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Të gjithë ata që janë të përfshirë në punën e nismave të shoqërisë civile të mbështetura me grante të KCSF-së në kuadër të EJA Kosovë pritet të angazhohen dhe të veprojnë duke i respektuar këto vlera themelore në të gjitha fazat e aktiviteteve të tyre. KCSF-ja gjithashtu zotohet që t'i përfshijë këto vlera në të gjitha marrëdhëniet e saj kontraktuale dhe jokontraktuale me përfituesit e granteve të saj dhe të sigurojë që këto vlera të ruhen gjithmonë.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="428FB6D7" w14:textId="6CB33134">
+    <w:p w14:paraId="428FB6D7" w14:textId="6CB33134" w:rsidR="5B410F42" w:rsidRDefault="5B410F42" w:rsidP="5B410F42">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="560"/>
-[...10 lines deleted...]
-          <w:tab w:val="left" w:leader="none" w:pos="6720"/>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="6634B168" w14:textId="43D9FC77">
+    <w:p w14:paraId="6634B168" w14:textId="43D9FC77" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Transparencë dhe llogaridhënie</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="1223994F" w14:textId="31833548">
+    <w:p w14:paraId="1223994F" w14:textId="31833548" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...25 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">duke qenë të hapur, të sinqertë dhe të qartë në lidhje me strukturat, misionin, politikat, burimet e financimit, aktivitetet, synimet dhe rezultatet në lidhje me KCSF-në dhe donatorët e saj, grupet e synuara dhe përfituesit dhe publikun, si dhe duke marrë përgjegjësi për veprimet e tyre dhe rezultatet e synuara dhe të pasynuara. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="400FAED1" w14:textId="58331DC0">
+    <w:p w14:paraId="400FAED1" w14:textId="58331DC0" w:rsidR="5B410F42" w:rsidRDefault="5B410F42" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="09DA15E0" w14:textId="53AF7C51">
+    <w:p w14:paraId="09DA15E0" w14:textId="53AF7C51" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Integritet dhe besim</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="08148BF3" w14:textId="28BAD5B6">
+    <w:p w14:paraId="08148BF3" w14:textId="28BAD5B6" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...25 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>duke respektuar standardet më të larta të integritetit progr</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="7033C76E">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="7033C76E" w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>amor dhe financiar dhe duke shmangur keqinterpretimet, mashtrimet, keqpërdorimet e fondeve dhe/ose konfliktin e interesit, duke marrë të gjitha masat e nevojshme dhe të mundshme për të siguruar që nuk ka lidhje me persona ose organizata që dihet se janë të përfshira në praktika joetike ose të paligjshme, si dhe duke ruajtur konfidencialitetin dhe duke respektuar të drejtën për privatësi, veçanërisht kur kemi të bëjmë me informacione të ndjeshme ose private të njerëzve dhe komuniteteve.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="04724A0F" w14:textId="258EBD9B">
+    <w:p w14:paraId="04724A0F" w14:textId="258EBD9B" w:rsidR="5B410F42" w:rsidRDefault="5B410F42" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="168A7458" w14:textId="279866E7">
+    <w:p w14:paraId="168A7458" w14:textId="279866E7" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>Zotim</w:t>
-[...10 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:t>Zotim për mbrojtjen</w:t>
+      </w:r>
+      <w:r w:rsidR="2C03A87A" w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>për</w:t>
-[...10 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="2B7B0261" w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>mbrojtjen</w:t>
-[...10 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:t>të</w:t>
+      </w:r>
+      <w:r w:rsidR="6DACBD67" w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...10 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:t>drejtave</w:t>
+      </w:r>
+      <w:r w:rsidR="4C7C6C87" w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>të</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="6DACBD67">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidR="2C74D676" w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>drejtave</w:t>
-[...10 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:t>njeriut</w:t>
+      </w:r>
+      <w:r w:rsidR="6CA062A9" w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>të</w:t>
-[...10 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:t>mosdiskriminim</w:t>
+      </w:r>
+      <w:r w:rsidR="2C2A8D8F" w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>njeriut</w:t>
-[...10 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:t>dhe</w:t>
+      </w:r>
+      <w:r w:rsidR="27209D35" w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>mosdiskriminim</w:t>
-[...10 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:t>drejtësi</w:t>
+      </w:r>
+      <w:r w:rsidR="04983FC0" w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>dhe</w:t>
-[...10 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:t>sociale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B47E2D" w14:textId="0151F519" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>duke respektuar të drejtat e barabarta dhe dinjitetin e të gjithë njerëzve, dhe duke vlerësuar, respektuar dhe duke bërë p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ërpjekje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">për ta inkurajuar diversitetin dhe mosdiskriminimin dhe trajtimin e barabartë për të gjithë, duke promovuar të drejtat e njeriut, diversitetin, barazinë gjinore, paanshmërinë, mosdiskriminimin, si në nivel të brendshëm ashtu edhe të jashtëm, si dhe duke mos u përfshirë në asnjë aktivitet, deklaratë publike dhe/ose veprime që minojnë këto vlera, si dhe duke u përpjekur për të gjetur zgjidhje të ndërgjegjshme dhe të qëndrueshme për mjedisin dhe duke konsideruar ndikimin e mundshëm që kanë të gjitha aktivitetet e tyre në mjedis si përgjegjësi për t'u kujdesur për mjedisin dhe për ta mbrojtur mjedisin për brezat e tanishëm dhe të ardhshëm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8D0C9F" w14:textId="0BA4C5EE" w:rsidR="5B410F42" w:rsidRDefault="5B410F42" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59DCA31D" w14:textId="25EF8993" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="it-IT"/>
-[...12 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="it-IT"/>
-[...12 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>Demokraci dhe sundim të ligjit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="it-IT"/>
+          <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B410F42" w:rsidR="5B4FC90B">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="79A078EA" w14:textId="325CA70E" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">duke respektuar vlerat themelore të demokracisë, duke përfshirë barazinë, respektimin e lirive themelore, qeverisjen demokratike, lirinë e mediave dhe pluralizmin, dhe pjesëmarrjen aktive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">qytetare, duke respektuar legjislacionin në fuqi të Kosovës, si dhe duke mos u angazhuar në asnjë aktivitet publik, deklarata apo veprime kundër natyrës demokratike, laike dhe të pavarur të Kosovës. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342DC97F" w14:textId="5CD0B07C" w:rsidR="5B410F42" w:rsidRDefault="5B410F42" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144FB687" w14:textId="27959932" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="it-IT"/>
-[...107 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:t>Pjesëmarrje e qytetarëve dhe angazhim i komunitetit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>Demokraci dhe sundim të ligjit</w:t>
-[...10 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C222E2" w14:textId="649C6641" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>duke nxitur një mjedis që inkurajon pjesëmarrjen e fuqishme të çdo individi, pavarësisht prejardhjes, për t'u angazhuar në mënyrë aktive në formimin e një shoqërie të barabartë në Kosovë, duke përfshirë komunitetet të cilave u shërbejnë në planifikimin dhe zbatimin e programeve, si dhe duke respektuar llojet e ndryshme të aktivizmit dhe pikëpamjeve për çështje me interes publik dhe duke krijuar një mjedis ku idetë mund të debatohen lirshëm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBCD349" w14:textId="2B83D8D8" w:rsidR="5B410F42" w:rsidRDefault="5B410F42" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506D1934" w14:textId="47172131" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...71 lines deleted...]
-          <w:noProof w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-      </w:pPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Administrim i përgjegjshëm i burimeve dhe parimi jofitimprurës</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="27C222E2" w14:textId="649C6641">
+    <w:p w14:paraId="41A867D8" w14:textId="659518B7" w:rsidR="5B4FC90B" w:rsidRDefault="5B4FC90B" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...28 lines deleted...]
-        <w:t>duke nxitur një mjedis që inkurajon pjesëmarrjen e fuqishme të çdo individi, pavarësisht prejardhjes, për t'u angazhuar në mënyrë aktive në formimin e një shoqërie të barabartë në Kosovë, duke përfshirë komunitetet të cilave u shërbejnë në planifikimin dhe zbatimin e programeve, si dhe duke respektuar llojet e ndryshme të aktivizmit dhe pikëpamjeve për çështje me interes publik dhe duke krijuar një mjedis ku idetë mund të debatohen lirshëm.</w:t>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B410F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>duke u angazhuar për të menaxhuar me përgjegjësi dhe për të arritur ndikimin maksimal të burimeve financiare dhe jofinanciare të besuara, duke siguruar standarde proporcionale për procedurat financiare dhe kontrollet e brendshme, në përputhje me misionin dhe vlerat jofitimprurëse të shoqërisë civile.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="1CBCD349" w14:textId="2B83D8D8">
-[...91 lines deleted...]
-    <w:p w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="403E7837" w14:textId="38EB2439">
+    <w:p w14:paraId="403E7837" w14:textId="38EB2439" w:rsidR="5B410F42" w:rsidRDefault="5B410F42" w:rsidP="5B410F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="6028DBBD" w14:textId="2DB390EC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="6028DBBD" w14:textId="2DB390EC" w:rsidR="5B410F42" w:rsidRDefault="5B410F42" w:rsidP="5B410F42">
+      <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="11DF06F3" w:rsidRDefault="00B9186A" w14:paraId="75596171" w14:textId="77777777">
+    <w:p w14:paraId="75596171" w14:textId="77777777" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00B9186A" w:rsidP="11DF06F3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="11DF06F3" w:rsidRDefault="00F45A6C" w14:paraId="645364A4" w14:textId="15A44435">
+    <w:p w14:paraId="645364A4" w14:textId="15A44435" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00F45A6C" w:rsidP="11DF06F3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222A35"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Deklaratë nga aplikanti </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00B9186A" w:rsidRDefault="00F45A6C" w14:paraId="6E48DFE9" w14:textId="563415D6">
+    <w:p w14:paraId="6E48DFE9" w14:textId="563415D6" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00F45A6C" w:rsidP="00B9186A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">Me dorëzimin e këtij aplikacioni, unë deklaroj që: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B9186A" w:rsidP="00F45A6C" w:rsidRDefault="00F45A6C" w14:paraId="7CC2E2E7" w14:textId="097ABDC4">
+    <w:p w14:paraId="7CC2E2E7" w14:textId="097ABDC4" w:rsidR="00B9186A" w:rsidRPr="00B7507D" w:rsidRDefault="00F45A6C" w:rsidP="00F45A6C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve">informatat e paraqitura në aplikacion janë të vërteta në bazë të asaj që unë kam njohuri dhe në bazë të verifikimeve të arsyeshme; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="11DF06F3" w:rsidRDefault="00064C20" w14:paraId="3ECC1B72" w14:textId="7D98D0CA">
+    <w:p w14:paraId="3ECC1B72" w14:textId="7D98D0CA" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="00064C20" w:rsidP="11DF06F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Jam i vetëdijshëm se paraqitja e informacionit të rremë mund të rezultojë në refuzimin e aplikimit, ose në ndërprerjen e kontratës, në rast të dhënies së saj;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00674058" w:rsidR="00674058" w:rsidP="00674058" w:rsidRDefault="00674058" w14:paraId="1C3035B2" w14:textId="51F00762">
+    <w:p w14:paraId="1C3035B2" w14:textId="51F00762" w:rsidR="00674058" w:rsidRPr="00674058" w:rsidRDefault="00674058" w:rsidP="00674058">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11DF06F3">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Jam i vetëdijshëm se përpjekja për të kontaktuar ose ndikuar në çfarëdo mënyre ndonjë person të përfshirë në vlerësimin e kësaj kërkese, përfshirë stafin e KCSF-së ose anëtarët e Ekipit të Granteve dhe Vlerësimit, mund të rezultojë në refuzimin e aplikimit, ose në rast të dhënies së grantit edhe në ndërprerje të kontratë.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B26E0C" w:rsidP="008C4510" w:rsidRDefault="00B26E0C" w14:paraId="7E719A00" w14:textId="620C0823">
+    <w:p w14:paraId="7E719A00" w14:textId="620C0823" w:rsidR="00B26E0C" w:rsidRPr="00B7507D" w:rsidRDefault="00B26E0C" w:rsidP="008C4510">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00B7507D" w:rsidR="00B26E0C" w:rsidSect="00822C28">
-[...4 lines deleted...]
-      <w:pgSz w:w="11907" w:h="16840" w:orient="portrait" w:code="9"/>
+    <w:sectPr w:rsidR="00B26E0C" w:rsidRPr="00B7507D" w:rsidSect="00822C28">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2269" w:right="1440" w:bottom="1843" w:left="1440" w:header="720" w:footer="1296" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CE1F9F" w:rsidP="00244929" w:rsidRDefault="00CE1F9F" w14:paraId="7FCFA262" w14:textId="77777777">
+    <w:p w14:paraId="5601403C" w14:textId="77777777" w:rsidR="008559A0" w:rsidRDefault="008559A0" w:rsidP="00244929">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CE1F9F" w:rsidP="00244929" w:rsidRDefault="00CE1F9F" w14:paraId="1369EEDC" w14:textId="77777777">
+    <w:p w14:paraId="63EBD1DE" w14:textId="77777777" w:rsidR="008559A0" w:rsidRDefault="008559A0" w:rsidP="00244929">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00CE1F9F" w:rsidRDefault="00CE1F9F" w14:paraId="4A52910F" w14:textId="77777777">
+    <w:p w14:paraId="51AB765B" w14:textId="77777777" w:rsidR="008559A0" w:rsidRDefault="008559A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17723,144 +16569,151 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1523900629"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00660123" w:rsidRDefault="00660123" w14:paraId="402AC286" w14:textId="091DD4AA">
+      <w:p w14:paraId="402AC286" w14:textId="091DD4AA" w:rsidR="00660123" w:rsidRDefault="00660123">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B7507D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00244929" w:rsidRDefault="00244929" w14:paraId="2DAA4D90" w14:textId="75F12BD0">
+  <w:p w14:paraId="2DAA4D90" w14:textId="75F12BD0" w:rsidR="00244929" w:rsidRDefault="00244929">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="003C7FDA" w:rsidP="003C7FDA" w:rsidRDefault="00E86578" w14:paraId="0EC70A5F" w14:textId="3258A888">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EC70A5F" w14:textId="3258A888" w:rsidR="003C7FDA" w:rsidRDefault="00E86578" w:rsidP="003C7FDA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:t>Bashkëfinancuar</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:t>nga</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="003C7FDA">
       <w:t>:</w:t>
     </w:r>
-    <w:r w:rsidRPr="002B2FC3" w:rsidR="003C7FDA">
+    <w:r w:rsidR="003C7FDA" w:rsidRPr="002B2FC3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003C7FDA" w:rsidRDefault="00822C28" w14:paraId="7BE4CA07" w14:textId="7374CBE3">
+  <w:p w14:paraId="7BE4CA07" w14:textId="7374CBE3" w:rsidR="003C7FDA" w:rsidRDefault="00822C28">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="753C81D5" wp14:editId="58F3FACE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>786765</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>111760</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1601470" cy="719455"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:wrapNone/>
           <wp:docPr id="96" name="Picture 96" descr="SDC_RGB_hoch_pos"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -17965,224 +16818,224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CE1F9F" w:rsidP="00244929" w:rsidRDefault="00CE1F9F" w14:paraId="5B7A85C7" w14:textId="77777777">
+    <w:p w14:paraId="09713FA8" w14:textId="77777777" w:rsidR="008559A0" w:rsidRDefault="008559A0" w:rsidP="00244929">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CE1F9F" w:rsidP="00244929" w:rsidRDefault="00CE1F9F" w14:paraId="51BA304F" w14:textId="77777777">
+    <w:p w14:paraId="1F9E2C3C" w14:textId="77777777" w:rsidR="008559A0" w:rsidRDefault="008559A0" w:rsidP="00244929">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00CE1F9F" w:rsidRDefault="00CE1F9F" w14:paraId="0C4F5187" w14:textId="77777777">
+    <w:p w14:paraId="19D0F240" w14:textId="77777777" w:rsidR="008559A0" w:rsidRDefault="008559A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="0C4668CD" w14:textId="6E500D24">
+    <w:p w14:paraId="0C4668CD" w14:textId="6E500D24" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B7507D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B7507D">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> P.sh., donator i huaj, donator lokal, qeverisja qendrore apo lokale, veprimtaria ekonomike e organizatës, donacion privat, tarifat e anëtarësisë etj. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidRPr="00B7507D" w:rsidR="00B7507D" w:rsidP="00B7507D" w:rsidRDefault="00B7507D" w14:paraId="042F4423" w14:textId="4F4B3E9D">
+    <w:p w14:paraId="042F4423" w14:textId="4F4B3E9D" w:rsidR="00B7507D" w:rsidRPr="00B7507D" w:rsidRDefault="00B7507D" w:rsidP="00B7507D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B7507D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B7507D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Të gjitha shtojcat e detyrueshme duhet të paraqiten veçmas si dokumente të veçanta (pdf ose word/excel) dhe të renditura nga 1 deri në </w:t>
       </w:r>
       <w:r w:rsidR="00674058">
         <w:rPr>
           <w:i/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B7507D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="003B1989" w:rsidRDefault="003B1989" w14:paraId="6AC216CE" w14:textId="581FA72D">
+    <w:p w14:paraId="6AC216CE" w14:textId="581FA72D" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="003B1989">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B7507D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B7507D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B7507D" w:rsidR="00B7507D">
+      <w:r w:rsidR="00B7507D" w:rsidRPr="00B7507D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Të gjitha shtojcat e detyrueshme duhet të paraqiten veçmas si dokumente të veçanta dhe të renditura nga 1 deri në 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B7507D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidRPr="00B7507D" w:rsidR="003B1989" w:rsidP="003B1989" w:rsidRDefault="003B1989" w14:paraId="32F1CD3B" w14:textId="42B70683">
+    <w:p w14:paraId="32F1CD3B" w14:textId="42B70683" w:rsidR="003B1989" w:rsidRPr="00B7507D" w:rsidRDefault="003B1989" w:rsidP="003B1989">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B7507D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B7507D">
         <w:rPr>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B7507D" w:rsidR="00064C20">
+      <w:r w:rsidR="00064C20" w:rsidRPr="00B7507D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Pasqyrat financiare vjetore duhet të tregojnë së paku gjendjen e bilancit dhe pasqyrën e të ardhurave dhe shpenzimeve. Raportet e auditimit duhet të mbulojnë dy pasqyra financiare të organizatës. Për organizatat e krijuara së fundmi, vetëm nëse është e aplikueshme</w:t>
       </w:r>
       <w:r w:rsidRPr="00B7507D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00244929" w:rsidRDefault="00244929" w14:paraId="7A443AFD" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A443AFD" w14:textId="77777777" w:rsidR="00244929" w:rsidRDefault="00244929">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30A8C813" wp14:editId="561048FB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-922020</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-449580</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7577455" cy="10683240"/>
           <wp:effectExtent l="0" t="0" r="4445" b="3810"/>
           <wp:wrapNone/>
           <wp:docPr id="38" name="Picture 38"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -18207,52 +17060,52 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7577455" cy="10683240"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="003C7FDA" w:rsidP="003C7FDA" w:rsidRDefault="003C7FDA" w14:paraId="3862ACCC" w14:textId="3B39C4A5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3862ACCC" w14:textId="3B39C4A5" w:rsidR="003C7FDA" w:rsidRDefault="003C7FDA" w:rsidP="003C7FDA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00574545">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C8BE95F" wp14:editId="5CBD9FDB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4549140</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-46355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1279525" cy="777240"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="11577" y="2118"/>
               <wp:lineTo x="6753" y="7412"/>
               <wp:lineTo x="2251" y="11118"/>
               <wp:lineTo x="2573" y="20118"/>
               <wp:lineTo x="15758" y="20118"/>
@@ -18367,1302 +17220,464 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1919605" cy="731520"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00244929" w:rsidRDefault="00244929" w14:paraId="18A0D590" w14:textId="4C7AFC98">
+  <w:p w14:paraId="18A0D590" w14:textId="4C7AFC98" w:rsidR="00244929" w:rsidRDefault="00244929">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="41">
-[...226 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05A213B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="104A2B46"/>
+    <w:lvl w:ilvl="0" w:tplc="6DBC3744">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="B638F4CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="D5C0AD62">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="37F8ADB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="10BE842A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="B6709062">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="936883AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="1696C390">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="E6945A3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="38">
-[...3 lines deleted...]
-      <w:start w:val="8"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05E93C95"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2A6E374A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="37">
-[...615 lines deleted...]
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A0520E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BA44188"/>
     <w:lvl w:ilvl="0" w:tplc="3264B014">
       <w:start w:val="22"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A5F0A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03007C66"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D00043CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B0033E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF439A2"/>
     <w:lvl w:ilvl="0" w:tplc="D77E816E">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DB4C9356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -19731,277 +17746,366 @@
     <w:lvl w:ilvl="7" w:tplc="5B4AAC8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FF4CA9CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FB131D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FAC5740"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FE4DE5F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="34842F24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="130019B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FAC5740"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="133C0CD2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BF01C74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -20070,64 +18174,153 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="137ADF89"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B6406016"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13E7498C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA92440A"/>
     <w:lvl w:ilvl="0" w:tplc="41E2DD2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -20161,51 +18354,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15BD32A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69E61446"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -20250,164 +18443,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A4A2DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BF8D6AC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B7153A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3820D98"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20449,51 +18642,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DBF472C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="69D44B36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -20562,51 +18755,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="302E115E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C7523E4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -20675,51 +18868,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33840058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6352B196"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -20765,164 +18958,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ACE2D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08A03156"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43AA22C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D766700"/>
     <w:lvl w:ilvl="0" w:tplc="C03078CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CD7CBD26">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="057804A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20964,51 +19157,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BBBCD58C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FF50319E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44EE21C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E00E636"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21050,51 +19243,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FCF03BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AEE2D06"/>
     <w:lvl w:ilvl="0" w:tplc="A28ECC4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6CAED526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -21163,51 +19356,140 @@
     <w:lvl w:ilvl="7" w:tplc="53FC458E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EAD0ABAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52DAFF52"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8A7AE390"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B33E2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BC00090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -21276,51 +19558,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55A67919"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F4BEC990"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -21389,51 +19671,140 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A986DA6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7FAEA458"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60F55249"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00307BA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -21502,277 +19873,277 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61F11B56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C596B706"/>
     <w:lvl w:ilvl="0" w:tplc="CE5A0A52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4ACAA3C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DE448B14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0E16B19A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F3C68B02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="40C4F148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F5FC4E7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FB8EFD78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6A18BCFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62EF2CE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2BAB302"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63F03838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C508495A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21817,304 +20188,417 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="643F1B41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="614054D2"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="672A8DE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8026A96C"/>
+    <w:lvl w:ilvl="0" w:tplc="1D3A7DB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F83CB812">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3BE8A962">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B78E66D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9D22BDDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4B5A2D34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7CFC642E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A8987050">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="091CDD7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68AD097A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BB8E800"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69287DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0904396E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -22156,51 +20640,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A5C25CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0054FEC4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -22242,51 +20726,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BB25537"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E850F7C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -22355,51 +20839,253 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C077A20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F9C23CB4"/>
+    <w:lvl w:ilvl="0" w:tplc="15DA8BD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0B2014CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F622180C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D5B4144C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E58A9EF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A4FCE8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FE7200C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="83F4B09A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="81BC67AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72FD4C7B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DC484C7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="752A301B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BAABAA6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -22441,412 +21127,589 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77123B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09045840"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8B5448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A04B716"/>
     <w:lvl w:ilvl="0" w:tplc="AD169862">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="43">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E317D3C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E6D4FDE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F4E0203"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="190061B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1321733105">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2109302292">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1240797322">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1317955386">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="839584882">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2039238041">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1410885346">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1277248139">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1149831651">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="322779554">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="42">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="11" w16cid:durableId="998340374">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="12" w16cid:durableId="111287942">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="13" w16cid:durableId="672269198">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="621959108">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1947496136">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="669681">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="195656619">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1624117175">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1254359797">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1212687666">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1581720963">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1560744720">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2073691251">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="353188155">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1076250116">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2146269606">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="763964952">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="369189461">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="191695066">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="751662147">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="614751824">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="868760399">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="475533326">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1222598032">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="948775786">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="399139142">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="305159927">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="331563770">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1068570822">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1310212690">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="38">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="41" w16cid:durableId="356858209">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="37">
-[...101 lines deleted...]
-  <w:num w:numId="30" w16cid:durableId="356858209">
+  <w:num w:numId="42" w16cid:durableId="1490365445">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1490365445">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="43" w16cid:durableId="957953204">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -22922,64 +21785,66 @@
     <w:rsid w:val="00115324"/>
     <w:rsid w:val="00116CDA"/>
     <w:rsid w:val="0011716A"/>
     <w:rsid w:val="00121266"/>
     <w:rsid w:val="00122E57"/>
     <w:rsid w:val="00127A54"/>
     <w:rsid w:val="00135251"/>
     <w:rsid w:val="0013760D"/>
     <w:rsid w:val="00140A63"/>
     <w:rsid w:val="00141076"/>
     <w:rsid w:val="0014186C"/>
     <w:rsid w:val="00145042"/>
     <w:rsid w:val="00146EB2"/>
     <w:rsid w:val="00150DC6"/>
     <w:rsid w:val="00152685"/>
     <w:rsid w:val="00156B34"/>
     <w:rsid w:val="00160746"/>
     <w:rsid w:val="001613E6"/>
     <w:rsid w:val="00165FD9"/>
     <w:rsid w:val="001720B3"/>
     <w:rsid w:val="00172E06"/>
     <w:rsid w:val="00173B60"/>
     <w:rsid w:val="00175D34"/>
     <w:rsid w:val="001765FE"/>
     <w:rsid w:val="001779B8"/>
+    <w:rsid w:val="0018192A"/>
     <w:rsid w:val="00181FA6"/>
     <w:rsid w:val="00185284"/>
     <w:rsid w:val="00186E5F"/>
     <w:rsid w:val="00191404"/>
     <w:rsid w:val="00191DEC"/>
     <w:rsid w:val="00193DD9"/>
     <w:rsid w:val="001A66D5"/>
     <w:rsid w:val="001A768C"/>
     <w:rsid w:val="001A7938"/>
     <w:rsid w:val="001B2D13"/>
     <w:rsid w:val="001B5506"/>
     <w:rsid w:val="001C1154"/>
     <w:rsid w:val="001C2CA3"/>
     <w:rsid w:val="001C4D78"/>
+    <w:rsid w:val="001C57B9"/>
     <w:rsid w:val="001D0DF2"/>
     <w:rsid w:val="001D2271"/>
     <w:rsid w:val="001D24F4"/>
     <w:rsid w:val="001D3E93"/>
     <w:rsid w:val="001D5DAC"/>
     <w:rsid w:val="001D6E2A"/>
     <w:rsid w:val="001D7512"/>
     <w:rsid w:val="001E0474"/>
     <w:rsid w:val="001E2159"/>
     <w:rsid w:val="001E3927"/>
     <w:rsid w:val="001E4237"/>
     <w:rsid w:val="001E4B0A"/>
     <w:rsid w:val="001E4F12"/>
     <w:rsid w:val="001E4F9B"/>
     <w:rsid w:val="001E5EC6"/>
     <w:rsid w:val="001E7670"/>
     <w:rsid w:val="001F3F9D"/>
     <w:rsid w:val="001F4FBA"/>
     <w:rsid w:val="001F6106"/>
     <w:rsid w:val="001F6CB4"/>
     <w:rsid w:val="00201AD2"/>
     <w:rsid w:val="002059AE"/>
     <w:rsid w:val="00220D7F"/>
     <w:rsid w:val="00221E7B"/>
     <w:rsid w:val="00223B6B"/>
@@ -23089,50 +21954,51 @@
     <w:rsid w:val="003D121A"/>
     <w:rsid w:val="003D5F66"/>
     <w:rsid w:val="003D6748"/>
     <w:rsid w:val="003D6F02"/>
     <w:rsid w:val="003E01C9"/>
     <w:rsid w:val="003E05C8"/>
     <w:rsid w:val="003E2231"/>
     <w:rsid w:val="003E29CB"/>
     <w:rsid w:val="003E5706"/>
     <w:rsid w:val="003E5720"/>
     <w:rsid w:val="003E6AEB"/>
     <w:rsid w:val="003F04A0"/>
     <w:rsid w:val="003F1E9A"/>
     <w:rsid w:val="003F4AEF"/>
     <w:rsid w:val="003F54BA"/>
     <w:rsid w:val="003F68CF"/>
     <w:rsid w:val="004049E4"/>
     <w:rsid w:val="00410261"/>
     <w:rsid w:val="00411449"/>
     <w:rsid w:val="00413949"/>
     <w:rsid w:val="00415A5E"/>
     <w:rsid w:val="00417407"/>
     <w:rsid w:val="00426C90"/>
     <w:rsid w:val="00427028"/>
     <w:rsid w:val="004336E6"/>
+    <w:rsid w:val="0043464E"/>
     <w:rsid w:val="0043598A"/>
     <w:rsid w:val="004362BA"/>
     <w:rsid w:val="00451CA7"/>
     <w:rsid w:val="0046159F"/>
     <w:rsid w:val="00462F0E"/>
     <w:rsid w:val="00465484"/>
     <w:rsid w:val="00465654"/>
     <w:rsid w:val="00466118"/>
     <w:rsid w:val="00467253"/>
     <w:rsid w:val="00467E00"/>
     <w:rsid w:val="00470417"/>
     <w:rsid w:val="00471AA6"/>
     <w:rsid w:val="00476EB6"/>
     <w:rsid w:val="004777BB"/>
     <w:rsid w:val="004827C3"/>
     <w:rsid w:val="00483123"/>
     <w:rsid w:val="00483182"/>
     <w:rsid w:val="00483EC4"/>
     <w:rsid w:val="0048537C"/>
     <w:rsid w:val="004904D1"/>
     <w:rsid w:val="004932A6"/>
     <w:rsid w:val="00493D15"/>
     <w:rsid w:val="004A03CD"/>
     <w:rsid w:val="004A3AC5"/>
     <w:rsid w:val="004A4F74"/>
@@ -23266,92 +22132,95 @@
     <w:rsid w:val="0072216C"/>
     <w:rsid w:val="00722AAF"/>
     <w:rsid w:val="00723C66"/>
     <w:rsid w:val="00724139"/>
     <w:rsid w:val="007255AA"/>
     <w:rsid w:val="00727D85"/>
     <w:rsid w:val="007327A2"/>
     <w:rsid w:val="00735A7D"/>
     <w:rsid w:val="00736D6D"/>
     <w:rsid w:val="00745FD0"/>
     <w:rsid w:val="00746A1C"/>
     <w:rsid w:val="00750073"/>
     <w:rsid w:val="00751F92"/>
     <w:rsid w:val="00757D07"/>
     <w:rsid w:val="007601D0"/>
     <w:rsid w:val="007617AE"/>
     <w:rsid w:val="007637A9"/>
     <w:rsid w:val="00763885"/>
     <w:rsid w:val="007678A4"/>
     <w:rsid w:val="007726CE"/>
     <w:rsid w:val="007751D3"/>
     <w:rsid w:val="00776A97"/>
     <w:rsid w:val="0077722A"/>
     <w:rsid w:val="007802ED"/>
     <w:rsid w:val="007805E4"/>
+    <w:rsid w:val="00781449"/>
     <w:rsid w:val="00784902"/>
     <w:rsid w:val="00791834"/>
     <w:rsid w:val="00791CB3"/>
     <w:rsid w:val="00796B29"/>
     <w:rsid w:val="007A2452"/>
     <w:rsid w:val="007A2A14"/>
     <w:rsid w:val="007A37DF"/>
     <w:rsid w:val="007A3C35"/>
     <w:rsid w:val="007B387D"/>
     <w:rsid w:val="007B3911"/>
     <w:rsid w:val="007B67D2"/>
     <w:rsid w:val="007C289D"/>
+    <w:rsid w:val="007C3724"/>
     <w:rsid w:val="007C3823"/>
     <w:rsid w:val="007D1E9D"/>
     <w:rsid w:val="007D2C6A"/>
     <w:rsid w:val="007D4285"/>
     <w:rsid w:val="007D536D"/>
     <w:rsid w:val="007D6CAD"/>
     <w:rsid w:val="007E2E30"/>
     <w:rsid w:val="007F1608"/>
     <w:rsid w:val="007F2555"/>
     <w:rsid w:val="007F7B06"/>
     <w:rsid w:val="007F7BEF"/>
     <w:rsid w:val="00806648"/>
     <w:rsid w:val="00806CB6"/>
     <w:rsid w:val="00806D88"/>
     <w:rsid w:val="00811AE2"/>
     <w:rsid w:val="00814937"/>
     <w:rsid w:val="00820045"/>
     <w:rsid w:val="00822C28"/>
     <w:rsid w:val="00823CFB"/>
     <w:rsid w:val="00824414"/>
     <w:rsid w:val="00824F73"/>
     <w:rsid w:val="0082507A"/>
     <w:rsid w:val="00840AC4"/>
     <w:rsid w:val="00845BC8"/>
     <w:rsid w:val="00847D10"/>
     <w:rsid w:val="008511F5"/>
     <w:rsid w:val="00851816"/>
     <w:rsid w:val="00852271"/>
     <w:rsid w:val="008543D7"/>
     <w:rsid w:val="00855620"/>
+    <w:rsid w:val="008559A0"/>
     <w:rsid w:val="0085698A"/>
     <w:rsid w:val="00857F62"/>
     <w:rsid w:val="008605EF"/>
     <w:rsid w:val="008631DB"/>
     <w:rsid w:val="0086424D"/>
     <w:rsid w:val="008651CA"/>
     <w:rsid w:val="00871075"/>
     <w:rsid w:val="00873502"/>
     <w:rsid w:val="00875CD7"/>
     <w:rsid w:val="00876DFA"/>
     <w:rsid w:val="00877AF6"/>
     <w:rsid w:val="00882D0C"/>
     <w:rsid w:val="0088443B"/>
     <w:rsid w:val="008977C0"/>
     <w:rsid w:val="00897C7E"/>
     <w:rsid w:val="008A2B96"/>
     <w:rsid w:val="008A4909"/>
     <w:rsid w:val="008A5B55"/>
     <w:rsid w:val="008B2078"/>
     <w:rsid w:val="008B3394"/>
     <w:rsid w:val="008B3FFD"/>
     <w:rsid w:val="008B44B5"/>
     <w:rsid w:val="008C1483"/>
     <w:rsid w:val="008C4510"/>
     <w:rsid w:val="008C513F"/>
@@ -23385,50 +22254,51 @@
     <w:rsid w:val="0094063A"/>
     <w:rsid w:val="009408AE"/>
     <w:rsid w:val="00942D74"/>
     <w:rsid w:val="009509D3"/>
     <w:rsid w:val="009526F8"/>
     <w:rsid w:val="00954BA7"/>
     <w:rsid w:val="00957057"/>
     <w:rsid w:val="00961D2B"/>
     <w:rsid w:val="0096278D"/>
     <w:rsid w:val="00962AB9"/>
     <w:rsid w:val="00965E75"/>
     <w:rsid w:val="00966DA6"/>
     <w:rsid w:val="00974303"/>
     <w:rsid w:val="009755FB"/>
     <w:rsid w:val="009758F9"/>
     <w:rsid w:val="00976767"/>
     <w:rsid w:val="00980ED3"/>
     <w:rsid w:val="00983189"/>
     <w:rsid w:val="009844C5"/>
     <w:rsid w:val="00992633"/>
     <w:rsid w:val="00992B45"/>
     <w:rsid w:val="009966CF"/>
     <w:rsid w:val="00996EF9"/>
     <w:rsid w:val="009974D2"/>
     <w:rsid w:val="00997DD1"/>
+    <w:rsid w:val="009A01C1"/>
     <w:rsid w:val="009A4AF0"/>
     <w:rsid w:val="009A68C8"/>
     <w:rsid w:val="009A6A08"/>
     <w:rsid w:val="009A7685"/>
     <w:rsid w:val="009B0406"/>
     <w:rsid w:val="009B450E"/>
     <w:rsid w:val="009B5A23"/>
     <w:rsid w:val="009B5ACA"/>
     <w:rsid w:val="009C0A19"/>
     <w:rsid w:val="009C0F74"/>
     <w:rsid w:val="009C25C4"/>
     <w:rsid w:val="009C25E9"/>
     <w:rsid w:val="009C3058"/>
     <w:rsid w:val="009C6EF9"/>
     <w:rsid w:val="009D2AB2"/>
     <w:rsid w:val="009D2BA3"/>
     <w:rsid w:val="009D388F"/>
     <w:rsid w:val="009D7160"/>
     <w:rsid w:val="009D747C"/>
     <w:rsid w:val="009D7820"/>
     <w:rsid w:val="009E1175"/>
     <w:rsid w:val="009E1404"/>
     <w:rsid w:val="009E2DA3"/>
     <w:rsid w:val="009E35C0"/>
     <w:rsid w:val="009E6FAA"/>
@@ -23447,50 +22317,51 @@
     <w:rsid w:val="00A224F1"/>
     <w:rsid w:val="00A245BE"/>
     <w:rsid w:val="00A257BA"/>
     <w:rsid w:val="00A257BE"/>
     <w:rsid w:val="00A267F0"/>
     <w:rsid w:val="00A302ED"/>
     <w:rsid w:val="00A30444"/>
     <w:rsid w:val="00A31C47"/>
     <w:rsid w:val="00A31FF0"/>
     <w:rsid w:val="00A320F7"/>
     <w:rsid w:val="00A4212F"/>
     <w:rsid w:val="00A45B42"/>
     <w:rsid w:val="00A506A8"/>
     <w:rsid w:val="00A53DB3"/>
     <w:rsid w:val="00A54287"/>
     <w:rsid w:val="00A56649"/>
     <w:rsid w:val="00A5780E"/>
     <w:rsid w:val="00A60EED"/>
     <w:rsid w:val="00A64843"/>
     <w:rsid w:val="00A7374E"/>
     <w:rsid w:val="00A7390E"/>
     <w:rsid w:val="00A77528"/>
     <w:rsid w:val="00A80CF7"/>
     <w:rsid w:val="00A85798"/>
     <w:rsid w:val="00A85F28"/>
+    <w:rsid w:val="00A92E31"/>
     <w:rsid w:val="00A971FB"/>
     <w:rsid w:val="00AA0ACD"/>
     <w:rsid w:val="00AB3AF6"/>
     <w:rsid w:val="00AB4545"/>
     <w:rsid w:val="00AC0143"/>
     <w:rsid w:val="00AC19B7"/>
     <w:rsid w:val="00AD3918"/>
     <w:rsid w:val="00AD67BD"/>
     <w:rsid w:val="00AD6AFF"/>
     <w:rsid w:val="00AE2DE9"/>
     <w:rsid w:val="00AE6B35"/>
     <w:rsid w:val="00AE6F05"/>
     <w:rsid w:val="00AE78D1"/>
     <w:rsid w:val="00AF00CF"/>
     <w:rsid w:val="00AF090E"/>
     <w:rsid w:val="00AF19D3"/>
     <w:rsid w:val="00AF588E"/>
     <w:rsid w:val="00AF67C2"/>
     <w:rsid w:val="00B04044"/>
     <w:rsid w:val="00B043A2"/>
     <w:rsid w:val="00B1033F"/>
     <w:rsid w:val="00B11571"/>
     <w:rsid w:val="00B150BA"/>
     <w:rsid w:val="00B2150E"/>
     <w:rsid w:val="00B230BF"/>
@@ -23524,123 +22395,126 @@
     <w:rsid w:val="00B96D47"/>
     <w:rsid w:val="00B97B31"/>
     <w:rsid w:val="00BA0936"/>
     <w:rsid w:val="00BA0D0D"/>
     <w:rsid w:val="00BA1734"/>
     <w:rsid w:val="00BA3713"/>
     <w:rsid w:val="00BA77AF"/>
     <w:rsid w:val="00BB0060"/>
     <w:rsid w:val="00BB056E"/>
     <w:rsid w:val="00BB2450"/>
     <w:rsid w:val="00BB4389"/>
     <w:rsid w:val="00BB6277"/>
     <w:rsid w:val="00BC4A16"/>
     <w:rsid w:val="00BC4A7C"/>
     <w:rsid w:val="00BC6F34"/>
     <w:rsid w:val="00BC75C0"/>
     <w:rsid w:val="00BC7725"/>
     <w:rsid w:val="00BD077E"/>
     <w:rsid w:val="00BD0D13"/>
     <w:rsid w:val="00BD11B6"/>
     <w:rsid w:val="00BE1C8A"/>
     <w:rsid w:val="00BE3F0F"/>
     <w:rsid w:val="00BE6935"/>
     <w:rsid w:val="00BE72EA"/>
     <w:rsid w:val="00BF09AF"/>
+    <w:rsid w:val="00BF0A05"/>
     <w:rsid w:val="00BF0D3A"/>
     <w:rsid w:val="00BF3731"/>
     <w:rsid w:val="00BF59ED"/>
     <w:rsid w:val="00BF7C67"/>
     <w:rsid w:val="00C02A2D"/>
     <w:rsid w:val="00C02F4A"/>
     <w:rsid w:val="00C04739"/>
     <w:rsid w:val="00C07610"/>
     <w:rsid w:val="00C10825"/>
     <w:rsid w:val="00C14E49"/>
     <w:rsid w:val="00C175C4"/>
     <w:rsid w:val="00C215B1"/>
     <w:rsid w:val="00C215E2"/>
     <w:rsid w:val="00C2630F"/>
     <w:rsid w:val="00C302FA"/>
     <w:rsid w:val="00C33195"/>
     <w:rsid w:val="00C41016"/>
     <w:rsid w:val="00C41137"/>
     <w:rsid w:val="00C45C24"/>
     <w:rsid w:val="00C52C4E"/>
     <w:rsid w:val="00C66815"/>
     <w:rsid w:val="00C67733"/>
     <w:rsid w:val="00C700DE"/>
     <w:rsid w:val="00C70A2C"/>
+    <w:rsid w:val="00C73BC9"/>
     <w:rsid w:val="00C7495C"/>
     <w:rsid w:val="00C74E62"/>
     <w:rsid w:val="00C77768"/>
     <w:rsid w:val="00C778A6"/>
     <w:rsid w:val="00C80B2D"/>
     <w:rsid w:val="00C80CE7"/>
     <w:rsid w:val="00C84038"/>
     <w:rsid w:val="00C86B38"/>
     <w:rsid w:val="00C9331A"/>
     <w:rsid w:val="00C948A9"/>
     <w:rsid w:val="00C979D5"/>
     <w:rsid w:val="00CA433E"/>
     <w:rsid w:val="00CA65C1"/>
     <w:rsid w:val="00CB132B"/>
     <w:rsid w:val="00CB1B52"/>
     <w:rsid w:val="00CB38C5"/>
     <w:rsid w:val="00CB7449"/>
     <w:rsid w:val="00CC00FF"/>
     <w:rsid w:val="00CC018D"/>
     <w:rsid w:val="00CC3EF7"/>
     <w:rsid w:val="00CC7A27"/>
     <w:rsid w:val="00CD032C"/>
     <w:rsid w:val="00CD30F8"/>
     <w:rsid w:val="00CD5014"/>
     <w:rsid w:val="00CE1F9F"/>
     <w:rsid w:val="00CE37F3"/>
     <w:rsid w:val="00CF10C1"/>
     <w:rsid w:val="00CF1DD3"/>
     <w:rsid w:val="00CF273E"/>
     <w:rsid w:val="00CF69E5"/>
     <w:rsid w:val="00D006D7"/>
     <w:rsid w:val="00D02E9F"/>
     <w:rsid w:val="00D04D5C"/>
     <w:rsid w:val="00D06506"/>
     <w:rsid w:val="00D10727"/>
     <w:rsid w:val="00D119CB"/>
     <w:rsid w:val="00D157EC"/>
     <w:rsid w:val="00D17816"/>
     <w:rsid w:val="00D24CCF"/>
     <w:rsid w:val="00D27540"/>
     <w:rsid w:val="00D30253"/>
     <w:rsid w:val="00D3183C"/>
     <w:rsid w:val="00D34D23"/>
     <w:rsid w:val="00D41973"/>
     <w:rsid w:val="00D42386"/>
     <w:rsid w:val="00D423CD"/>
     <w:rsid w:val="00D4311E"/>
     <w:rsid w:val="00D47302"/>
     <w:rsid w:val="00D47321"/>
+    <w:rsid w:val="00D4776E"/>
     <w:rsid w:val="00D5154A"/>
     <w:rsid w:val="00D52184"/>
     <w:rsid w:val="00D5248B"/>
     <w:rsid w:val="00D5382F"/>
     <w:rsid w:val="00D54E65"/>
     <w:rsid w:val="00D574D2"/>
     <w:rsid w:val="00D57F13"/>
     <w:rsid w:val="00D62201"/>
     <w:rsid w:val="00D66D6B"/>
     <w:rsid w:val="00D72432"/>
     <w:rsid w:val="00D74D73"/>
     <w:rsid w:val="00D80C58"/>
     <w:rsid w:val="00D81C6C"/>
     <w:rsid w:val="00D82139"/>
     <w:rsid w:val="00D82419"/>
     <w:rsid w:val="00D917F5"/>
     <w:rsid w:val="00D91CC4"/>
     <w:rsid w:val="00D92BD8"/>
     <w:rsid w:val="00D932B4"/>
     <w:rsid w:val="00D94485"/>
     <w:rsid w:val="00D951A1"/>
     <w:rsid w:val="00D955B8"/>
     <w:rsid w:val="00D97EA2"/>
     <w:rsid w:val="00D9A31B"/>
     <w:rsid w:val="00DA0F3B"/>
@@ -23696,99 +22570,101 @@
     <w:rsid w:val="00E506C7"/>
     <w:rsid w:val="00E52E8A"/>
     <w:rsid w:val="00E538F7"/>
     <w:rsid w:val="00E550A2"/>
     <w:rsid w:val="00E5512B"/>
     <w:rsid w:val="00E60473"/>
     <w:rsid w:val="00E60EC0"/>
     <w:rsid w:val="00E614E1"/>
     <w:rsid w:val="00E62E08"/>
     <w:rsid w:val="00E728A8"/>
     <w:rsid w:val="00E7404B"/>
     <w:rsid w:val="00E7550F"/>
     <w:rsid w:val="00E7777E"/>
     <w:rsid w:val="00E80E7C"/>
     <w:rsid w:val="00E830FF"/>
     <w:rsid w:val="00E85F1B"/>
     <w:rsid w:val="00E86578"/>
     <w:rsid w:val="00E90FBD"/>
     <w:rsid w:val="00E95B64"/>
     <w:rsid w:val="00EA0D9C"/>
     <w:rsid w:val="00EA1035"/>
     <w:rsid w:val="00EA11CB"/>
     <w:rsid w:val="00EA2A9F"/>
     <w:rsid w:val="00EA372B"/>
     <w:rsid w:val="00EA6AC7"/>
+    <w:rsid w:val="00EB4990"/>
     <w:rsid w:val="00EB5301"/>
     <w:rsid w:val="00EB5440"/>
     <w:rsid w:val="00EB7009"/>
     <w:rsid w:val="00EC20EB"/>
     <w:rsid w:val="00EC4347"/>
     <w:rsid w:val="00EC5896"/>
     <w:rsid w:val="00EC67FA"/>
     <w:rsid w:val="00EC76D5"/>
     <w:rsid w:val="00EC7717"/>
     <w:rsid w:val="00ED42B5"/>
     <w:rsid w:val="00ED4B89"/>
     <w:rsid w:val="00EE110A"/>
     <w:rsid w:val="00EE131D"/>
     <w:rsid w:val="00EE34B7"/>
     <w:rsid w:val="00EF1982"/>
     <w:rsid w:val="00EF4B6B"/>
     <w:rsid w:val="00EF6059"/>
     <w:rsid w:val="00EF776D"/>
     <w:rsid w:val="00F00FB0"/>
     <w:rsid w:val="00F01489"/>
     <w:rsid w:val="00F02CAC"/>
     <w:rsid w:val="00F04DB6"/>
     <w:rsid w:val="00F04FB5"/>
     <w:rsid w:val="00F05CF7"/>
     <w:rsid w:val="00F06A8F"/>
     <w:rsid w:val="00F0752F"/>
     <w:rsid w:val="00F10604"/>
     <w:rsid w:val="00F10630"/>
     <w:rsid w:val="00F1681A"/>
     <w:rsid w:val="00F1D7B9"/>
     <w:rsid w:val="00F24A14"/>
     <w:rsid w:val="00F265F8"/>
     <w:rsid w:val="00F26EEB"/>
     <w:rsid w:val="00F27783"/>
     <w:rsid w:val="00F30A36"/>
     <w:rsid w:val="00F30FA3"/>
     <w:rsid w:val="00F36665"/>
     <w:rsid w:val="00F369F5"/>
     <w:rsid w:val="00F40D5D"/>
     <w:rsid w:val="00F40F9A"/>
     <w:rsid w:val="00F4334E"/>
     <w:rsid w:val="00F45A6C"/>
     <w:rsid w:val="00F517C9"/>
     <w:rsid w:val="00F52C22"/>
     <w:rsid w:val="00F53792"/>
     <w:rsid w:val="00F56530"/>
     <w:rsid w:val="00F57FE9"/>
     <w:rsid w:val="00F60C0D"/>
     <w:rsid w:val="00F61507"/>
+    <w:rsid w:val="00F62F1C"/>
     <w:rsid w:val="00F66D36"/>
     <w:rsid w:val="00F73EEA"/>
     <w:rsid w:val="00F7482A"/>
     <w:rsid w:val="00F75840"/>
     <w:rsid w:val="00F77144"/>
     <w:rsid w:val="00F8500B"/>
     <w:rsid w:val="00F86BAE"/>
     <w:rsid w:val="00F86FEC"/>
     <w:rsid w:val="00F93100"/>
     <w:rsid w:val="00F95728"/>
     <w:rsid w:val="00FA188E"/>
     <w:rsid w:val="00FA2282"/>
     <w:rsid w:val="00FA3A0F"/>
     <w:rsid w:val="00FA6636"/>
     <w:rsid w:val="00FA6ADB"/>
     <w:rsid w:val="00FB048D"/>
     <w:rsid w:val="00FB17C1"/>
     <w:rsid w:val="00FB1FD7"/>
     <w:rsid w:val="00FB543B"/>
     <w:rsid w:val="00FC49E4"/>
     <w:rsid w:val="00FC4BD1"/>
     <w:rsid w:val="00FC5FF6"/>
     <w:rsid w:val="00FC727B"/>
     <w:rsid w:val="00FD04FB"/>
     <w:rsid w:val="00FD0588"/>
@@ -24353,129 +23229,129 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="63FA892A"/>
   <w15:docId w15:val="{098F1F98-F043-43AF-AABB-833AB7C61BC0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24631,52 +23507,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -24743,56 +23619,56 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00046CA3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00EF6059"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
@@ -24841,664 +23717,664 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF6059"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00244929"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00244929"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00244929"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00244929"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EF6059"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EF6059"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EF6059"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EF6059"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00046CA3"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00046CA3"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote Text Char Char Char,Footnote Text Char Char,Fußnote,Footnote Text Char Char1,Footnote Text Char1 Char Char,Footnote Text Char Char1 Char Char,Footnote Text Char Char Char Char Char Char,ft,fn"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF6059"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:aliases w:val="Footnote Text Char Char Char Char,Footnote Text Char Char Char1,Fußnote Char,Footnote Text Char Char1 Char,Footnote Text Char1 Char Char Char,Footnote Text Char Char1 Char Char Char,Footnote Text Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF6059"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="BVI fnr"/>
     <w:link w:val="Char2"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF6059"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF6059"/>
     <w:pPr>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF6059"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF6059"/>
     <w:pPr>
       <w:ind w:left="440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF6059"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="CHECTable2" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="CHECTable2">
     <w:name w:val="CHEC Table 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00367FCD"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00367FCD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00367FCD"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="0031443B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00046CA3"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="" w:eastAsia="x-none" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="0031443B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="" w:eastAsia="x-none" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0031443B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0031443B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0031443B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="spellingerror" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="spellingerror">
     <w:name w:val="spellingerror"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0031443B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="contextualspellingandgrammarerror" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="contextualspellingandgrammarerror">
     <w:name w:val="contextualspellingandgrammarerror"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0031443B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006607D4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006607D4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A7938"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00046CA3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A7938"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00046CA3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001A7938"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Char2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char2">
     <w:name w:val="Char2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteReference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00046CA3"/>
     <w:pPr>
       <w:spacing w:before="80" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:vertAlign w:val="superscript"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00A267F0"/>
     <w:pPr>
       <w:spacing w:before="140" w:after="80" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
       <w:lang w:val="sq-AL" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00A267F0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
       <w:lang w:val="sq-AL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00A267F0"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00046CA3"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B9186A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val=""/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention2" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00660123"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00046CA3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val=""/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B3335"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C3058"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
@@ -25723,67 +24599,68 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2096630776">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/05/11-Udhezuesi-per-aplikante-Perfshirja-e-qytetareve-ALB-03.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eja@kcsfoundation.org" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/06/11-Guidelines-for-HRBA-ALB-03.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/06/11-Guidelines-for-Environmental-Consideration-ALB-03.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/05/11-Udhezuesi-per-aplikante-Integrimi-gjinor-ALB-02.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eja@kcsfoundation.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.kcsfoundation.org/node/118?language=sq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/06/11-Guidelines-for-HRBA-ALB-03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/06/11-Guidelines-for-Environmental-Consideration-ALB-03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/05/11-Udhezuesi-per-aplikante-Integrimi-gjinor-ALB-02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/05/11-Udhezuesi-per-aplikante-Perfshirja-e-qytetareve-ALB-03.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -26367,61 +25244,83 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBC2050B-F0EE-4D92-95D2-6265B223FCA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D32C302-419C-44A7-B04C-B10A28B2F96B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>20</Pages>
+  <Words>5633</Words>
+  <Characters>32113</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>267</Lines>
+  <Paragraphs>75</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>37671</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>KCSF</dc:creator>
-  <keywords/>
-[...1 lines deleted...]
-  <revision>3</revision>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BFDE117324705146B15E866CB530E08A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>