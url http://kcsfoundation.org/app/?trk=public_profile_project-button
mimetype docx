--- v0 (2026-04-03)
+++ v1 (2026-10-24)
@@ -1,15360 +1,10951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="152904EC" w14:textId="77777777" w:rsidR="00FB606A" w:rsidRPr="007C36A3" w:rsidRDefault="00FB606A">
-[...6 lines deleted...]
-    <w:p w14:paraId="61AE7ED7" w14:textId="78A04C59" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="627BF62F" w:rsidP="00E85F1B">
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00B9186A" w:rsidP="11DF06F3" w:rsidRDefault="009F59AA" w14:paraId="07CAE1D3" w14:textId="210F51A0">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="sq-AL"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="sq-AL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANGAZHIMI PËR VEPRIM TË PËRBASHKËT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00EF7BB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="sq-AL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="sq-AL"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7E44E547" w14:textId="77777777" w:rsidR="00840AC4" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="00E85F1B">
+        </w:rPr>
+        <w:t xml:space="preserve"> EJA KOSOVË</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4654C044" w:rsidP="4654C044" w:rsidRDefault="009F59AA" w14:paraId="7EE0397D" w14:textId="4ED93D43">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMULAR APLIKIMI PËR GRANTE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008B57F" w:rsidR="0041177D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TË MESME PËR PROJEKTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0008B57F" w:rsidP="0008B57F" w:rsidRDefault="0008B57F" w14:paraId="3C101EC9" w14:textId="2EB30A2A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F6695A" w:rsidP="4654C044" w:rsidRDefault="00F6695A" w14:paraId="3E82AE45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F6695A" w:rsidP="0008B57F" w:rsidRDefault="6B8B37E0" w14:paraId="474A2D06" w14:textId="1BDEFDCB">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C36A3">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
           <w:u w:val="single"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="2310CBF2" w14:textId="3FE12085" w:rsidR="00E84A51" w:rsidRPr="00E84A51" w:rsidRDefault="00E84A51" w:rsidP="00060EFA">
+        <w:t>NJOFTIM ME RËNDËSI!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F6695A" w:rsidP="0008B57F" w:rsidRDefault="6B8B37E0" w14:paraId="2A2B2D30" w14:textId="13259C91">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...22 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84A51">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F6695A" w:rsidP="0008B57F" w:rsidRDefault="6B8B37E0" w14:paraId="00196817" w14:textId="1EEC1B58">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ky formular i aplikimit në formatin Word është një dokument ndihmës për të lehtësuar përgatitjen e propozimit nga aplikantët pa pasur nevojë që në vazhdimësi të kyçen ne platformën online për aplikim. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B5D06">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="242424"/>
           <w:u w:val="single"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>Ky dokument shërben vetëm për lehtësim të përgatitjes së aplikacionit dhe nuk mund të shfrytëzohet si formular zyrtar i aplikimit</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B5D06">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:u w:val="single"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C68AAF2" w14:textId="77777777" w:rsidR="00060EFA" w:rsidRPr="00232238" w:rsidRDefault="00060EFA" w:rsidP="00013512">
+    <w:p w:rsidR="00F6695A" w:rsidP="0008B57F" w:rsidRDefault="6B8B37E0" w14:paraId="6F728C14" w14:textId="7B4B82C8">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84A51">
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F6695A" w:rsidP="4A522CD4" w:rsidRDefault="6B8B37E0" w14:paraId="6473846A" w14:textId="52589966">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Përmbajtja e këtij formulari të aplikimit është identike me formularin online të aplikimit. Sidoqoftë, aplikantët duhet të sigurohen që i kanë plotësuar të gjitha udhëzimet e detajuara në kuadër të </w:t>
-[...4 lines deleted...]
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4A522CD4" w:rsidR="6B8B37E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...4 lines deleted...]
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:t xml:space="preserve">Përmbajtja e këtij formulari të aplikimit është identike me formularin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4A522CD4" w:rsidR="6B8B37E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:instrText>HYPERLINK "https://grants.kcsfoundation.org/node/118?language=sq"</w:instrText>
-[...4 lines deleted...]
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:t>online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4A522CD4" w:rsidR="6B8B37E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-      </w:r>
-[...3 lines deleted...]
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:t xml:space="preserve"> të aplikimit. Sidoqoftë, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4A522CD4" w:rsidR="6B8B37E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...5 lines deleted...]
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:t>aplikantët</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4A522CD4" w:rsidR="6B8B37E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>formularit online të aplikimit</w:t>
-[...4 lines deleted...]
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:t xml:space="preserve"> duhet të sigurohen që i kanë plotësuar të gjitha udhëzimet e detajuara në kuadër </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4A522CD4" w:rsidR="6B8B37E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...45 lines deleted...]
-        <w:r w:rsidRPr="00133BC8">
+        <w:t xml:space="preserve">të </w:t>
+      </w:r>
+      <w:hyperlink r:id="R2c2400ccf0c54e55">
+        <w:r w:rsidRPr="4A522CD4" w:rsidR="6B8B37E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:lang w:val="sq-AL"/>
+          </w:rPr>
+          <w:t xml:space="preserve">formularit </w:t>
+        </w:r>
+        <w:r w:rsidRPr="4A522CD4" w:rsidR="6B8B37E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="sq-AL"/>
+          </w:rPr>
+          <w:t>online</w:t>
+        </w:r>
+        <w:r w:rsidRPr="4A522CD4" w:rsidR="6B8B37E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="sq-AL"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> të aplikimit</w:t>
+        </w:r>
+        <w:r w:rsidRPr="4A522CD4" w:rsidR="10F6AAD1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="sq-AL"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00F6695A" w:rsidP="0008B57F" w:rsidRDefault="6B8B37E0" w14:paraId="65856295" w14:textId="3278AFB3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="120" w:beforeAutospacing="1" w:after="200" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fuqimisht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>inkurajojmë</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aplikuesit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>që</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t’i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dorëzojnë</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aplikacionet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tyre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>afatit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> për të </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>shmangur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>çdo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vështirësi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>teknike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>në</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>minutën</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fundit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Këto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>probleme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> të </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>përfshijnë</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>trafik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> të </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rënduar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>në</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> internet, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>probleme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> me </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lidhjen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>internetit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ndërprerje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> të </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>energjisë</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elektrike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, të </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cilat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> të </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>çojnë</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>në</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vështirësi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>në</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dorëzim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. KCSF-ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> të </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mbajë</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>përgjegjësi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> për </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ndonjë</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vonesë</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> për </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>shkak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> të </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vështirësive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> të </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lartpërmendura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F6695A" w:rsidP="0008B57F" w:rsidRDefault="6B8B37E0" w14:paraId="4D7D8179" w14:textId="2E4B86E8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="120" w:beforeAutospacing="1" w:after="200" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nëse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>keni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ndonjë</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pyetje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lidhur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> me </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>përgatitjen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aplikacionit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lutemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kontaktoni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>përmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>emailit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>në</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0008B57F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>eja@kcsfoundation.org</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00133BC8">
-[...2 lines deleted...]
-          <w:lang w:val="sq-AL"/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05771448" w14:textId="77777777" w:rsidR="00060EFA" w:rsidRDefault="00060EFA" w:rsidP="00060EFA">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00F6695A" w:rsidP="0008B57F" w:rsidRDefault="00F6695A" w14:paraId="45176097" w14:textId="40101551">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="4654C044" w:rsidP="0008B57F" w:rsidRDefault="4654C044" w14:paraId="043D27CF" w14:textId="4602A502">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0008B57F" w:rsidP="0008B57F" w:rsidRDefault="0008B57F" w14:paraId="0554C0F0" w14:textId="285913AF">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0008B57F" w:rsidP="0008B57F" w:rsidRDefault="0008B57F" w14:paraId="74ACE5E7" w14:textId="501F08E6">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0008B57F" w:rsidP="0008B57F" w:rsidRDefault="0008B57F" w14:paraId="149AC70F" w14:textId="035C8E92">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0008B57F" w:rsidP="0008B57F" w:rsidRDefault="0008B57F" w14:paraId="2104F84F" w14:textId="6E5B5256">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B3335" w:rsidP="11DF06F3" w:rsidRDefault="002B3335" w14:paraId="44D0B586" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F90345" w:rsidP="11DF06F3" w:rsidRDefault="00F90345" w14:paraId="0415A055" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F90345" w:rsidP="11DF06F3" w:rsidRDefault="00F90345" w14:paraId="474936C3" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F90345" w:rsidP="11DF06F3" w:rsidRDefault="00F90345" w14:paraId="09ADFB48" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00F90345" w:rsidP="11DF06F3" w:rsidRDefault="00F90345" w14:paraId="3E86A726" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="51D3646B" w14:textId="6CFEAB86" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="65A3A37A" w:rsidP="00CA433E">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidP="11DF06F3" w:rsidRDefault="009F59AA" w14:paraId="6CE67F6D" w14:textId="204F9B32">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C36A3">
+      <w:r w:rsidRPr="00BC1635">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>KAPITULLI 1: Informacion</w:t>
-[...92 lines deleted...]
-    <w:p w14:paraId="35C0476C" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="003278CF" w:rsidRDefault="00CA433E" w:rsidP="00CA433E">
+        <w:t xml:space="preserve">KAPITULLI 1: Informacione lidhur me organizatën aplikuese </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidP="11DF06F3" w:rsidRDefault="00E16A1E" w14:paraId="61B367DD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="5B9BD5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9286" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="6478"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA433E" w:rsidRPr="007C36A3" w14:paraId="0D285A60" w14:textId="77777777" w:rsidTr="009713A1">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidTr="0008B57F" w14:paraId="26ED5BAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C80B8F3" w14:textId="6F84143B" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="009F59AA" w14:paraId="3AA47F73" w14:textId="791A3848">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...8 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BC1635">
               <w:t>Personi që aplikon për grant në emër të organizatës</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61441D63" w14:textId="370B6E54" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="003278CF" w:rsidP="00A77528">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="00E16A1E" w14:paraId="53BA2369" w14:textId="56410D23">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...11 lines deleted...]
-              <w:t>dhe mbiemri</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Emri dhe mbiemri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003278CF" w:rsidRPr="007C36A3" w14:paraId="3F14E33B" w14:textId="77777777" w:rsidTr="009713A1">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidTr="0008B57F" w14:paraId="47160457" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18D061FF" w14:textId="05B2C46A" w:rsidR="003278CF" w:rsidRPr="007C36A3" w:rsidRDefault="003278CF" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="00E16A1E" w14:paraId="7AE297DE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>E-maili:</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4C3188" w14:textId="77777777" w:rsidR="003278CF" w:rsidRPr="007C36A3" w:rsidRDefault="003278CF" w:rsidP="00A77528">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="00E16A1E" w14:paraId="61E91D4D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003278CF" w:rsidRPr="007C36A3" w14:paraId="1A657F4B" w14:textId="77777777" w:rsidTr="009713A1">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidTr="0008B57F" w14:paraId="55A7BB55" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62B1D8AA" w14:textId="2DD55AA9" w:rsidR="003278CF" w:rsidRPr="007C36A3" w:rsidRDefault="003278CF" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidP="009F59AA" w:rsidRDefault="009F59AA" w14:paraId="32B150A1" w14:textId="4F202065">
             <w:pPr>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BC1635">
               <w:t>Numri i telefonit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD1CAFF" w14:textId="74211057" w:rsidR="003278CF" w:rsidRPr="007C36A3" w:rsidRDefault="003278CF" w:rsidP="00A77528">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidP="009F59AA" w:rsidRDefault="4B3F9B14" w14:paraId="576EEDDA" w14:textId="0498C0D5">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...11 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>Telefoni fiks dhe/ose mobil.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003278CF" w:rsidRPr="007C36A3" w14:paraId="729338F3" w14:textId="77777777" w:rsidTr="009713A1">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidTr="0008B57F" w14:paraId="2CE3D90F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="621F5AA7" w14:textId="3D0EB944" w:rsidR="003278CF" w:rsidRPr="007C36A3" w:rsidRDefault="003278CF" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="1ECA7E61" w14:textId="33908314">
             <w:pPr>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...3 lines deleted...]
-              <w:t>Emri i organizatës:</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>Emri i organizatës</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD5490">
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67E5B665" w14:textId="59A58100" w:rsidR="003278CF" w:rsidRPr="007C36A3" w:rsidRDefault="003278CF" w:rsidP="00A77528">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="595F0230" w14:textId="78EB57C5">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...18 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>Emri i plotë i organizatës dhe (shkurtesa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA433E" w:rsidRPr="007C36A3" w14:paraId="43ADA277" w14:textId="77777777" w:rsidTr="009713A1">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidTr="0008B57F" w14:paraId="7CF74384" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="601FCE91" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidP="001D6E2A" w:rsidRDefault="1559BFC1" w14:paraId="3C0AE453" w14:textId="5BED6615">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...3 lines deleted...]
-              <w:t>Statusi ligjor i regjistruar në Departamentin e OJQ-ve:</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>Statusi ligjor i regjistruar në Departamentin e OJQ-ve</w:t>
+            </w:r>
+            <w:r w:rsidR="001A2E99">
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F448BA2" w14:textId="5B7C8F5D" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="08E60FC2" w14:textId="63C2FFDF">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...18 lines deleted...]
-              <w:t>, fondacion, institut</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>Shoqatë, fondacion, institut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F3223" w:rsidRPr="007C36A3" w14:paraId="323E39B6" w14:textId="77777777" w:rsidTr="009713A1">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00EF7BB8" w:rsidTr="0008B57F" w14:paraId="6D74BC01" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="773E762F" w14:textId="77777777" w:rsidR="009F3223" w:rsidRPr="007C36A3" w:rsidRDefault="009F3223" w:rsidP="009F3223">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00EF7BB8" w:rsidP="00EF7BB8" w:rsidRDefault="00EF7BB8" w14:paraId="5D56543E" w14:textId="35A82D54">
             <w:pPr>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...3 lines deleted...]
-              <w:t>Numri i regjistrimit:</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>Viti i themelimit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3248E9CD" w14:textId="77777777" w:rsidR="009F3223" w:rsidRPr="007C36A3" w:rsidRDefault="009F3223" w:rsidP="009F3223">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00EF7BB8" w:rsidP="00EF7BB8" w:rsidRDefault="00EF7BB8" w14:paraId="53EAB027" w14:textId="0FDFB6DA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:color w:val="A6A6A6"/>
-                <w:lang w:val="sq-AL"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...4 lines deleted...]
-              <w:t>Numri i regjistrimit</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>dd/mm/vvvv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA433E" w:rsidRPr="007C36A3" w14:paraId="2D14D6A7" w14:textId="77777777" w:rsidTr="009713A1">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidTr="0008B57F" w14:paraId="1DA704D4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="34E60814" w14:textId="33C3D1DB">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t xml:space="preserve">Numri i regjistrimit: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6478" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="77D0BB1B" w14:textId="73578117">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="A6A6A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>Numri i regjistrimit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidTr="0008B57F" w14:paraId="729D5900" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1838C599" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="2B7102F9" w14:textId="3726B07B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BC1635">
               <w:t>Misioni i organizatës:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55014730" w14:textId="2A7B55C7" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="298BC8A6" w14:textId="76B4406C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="A6A6A6"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (3000 karaktere)</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Përshkruani misionin e organizatës suaj </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA433E" w:rsidRPr="007C36A3" w14:paraId="7FFF73FF" w14:textId="77777777" w:rsidTr="009713A1">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidTr="0008B57F" w14:paraId="0E451B05" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="137B92D2" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="004B7156" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="2BC7AEE4" w14:textId="6B9E88C0">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...3 lines deleted...]
-              <w:t>Viti i themelimit:</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>Adresa e zyrës:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06BC4714" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="268D1AAD" w14:textId="1DCEB3AE">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:color w:val="A6A6A6"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...4 lines deleted...]
-              <w:t>dd/mm/vvvv</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>Rruga, numri, kodi postar, fshati/qyteti.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA433E" w:rsidRPr="007C36A3" w14:paraId="4F4065F3" w14:textId="77777777" w:rsidTr="009713A1">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidTr="0008B57F" w14:paraId="1DFB5445" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06120483" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00A77528" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="1559BFC1" w14:paraId="4DD94043" w14:textId="4FD1D788">
             <w:pPr>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...3 lines deleted...]
-              <w:t>Adresa e zyrës:</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>Numri i telefonit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C43C744" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="4B3F9B14" w14:paraId="228330FE" w14:textId="01E2FCF9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="sq-AL"/>
+                <w:color w:val="A6A6A6"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...4 lines deleted...]
-              <w:t>Rruga, numri, kodi postar, fshati/qyteti.</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>Telefoni fiks dhe/ose mobil.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7156" w:rsidRPr="007C36A3" w14:paraId="59A9EFA7" w14:textId="77777777" w:rsidTr="009713A1">
-[...132 lines deleted...]
-      <w:tr w:rsidR="00CA433E" w:rsidRPr="007C36A3" w14:paraId="789D0903" w14:textId="77777777" w:rsidTr="009713A1">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidTr="0008B57F" w14:paraId="40E8EC98" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A3D8437" w14:textId="55383D38" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00502CA2" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidP="00E86578" w:rsidRDefault="00E86578" w14:paraId="4DDCA64B" w14:textId="62B27D05">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Drejtori/ja ekzekutiv/e:</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>Drejtor Ekzekutiv:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25062599" w14:textId="77777777" w:rsidR="00B04044" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="00B04044">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="00E86578" w14:paraId="24E4732C" w14:textId="1C97E3BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...4 lines deleted...]
-              <w:t>Emri dhe mbiemri</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emri dhe mbiemri </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77DD1C8B" w14:textId="666EDBB2" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00B04044" w:rsidP="00B04044">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidP="00E86578" w:rsidRDefault="00E86578" w14:paraId="6B233659" w14:textId="40E25450">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="A6A6A6"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...53 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>Detajet e kontaktit (telefoni dhe email)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA433E" w:rsidRPr="007C36A3" w14:paraId="1BF99142" w14:textId="77777777" w:rsidTr="009713A1">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00EF7BB8" w:rsidTr="0008B57F" w14:paraId="696D699B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00EF7BB8" w:rsidP="00E86578" w:rsidRDefault="00EF7BB8" w14:paraId="62804666" w14:textId="34A0D9D1">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>Kapacitetet teknike dhe infrastruktura:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6478" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00EF7BB8" w:rsidRDefault="00823EBD" w14:paraId="6E19A8CB" w14:textId="46265E85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>Jepni një përshkrim të shkurtër të kapaciteteve teknike dhe infrastrukturës.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00EF7BB8" w:rsidTr="0008B57F" w14:paraId="4105C9F9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00EF7BB8" w:rsidP="00E86578" w:rsidRDefault="00EF7BB8" w14:paraId="64BEAD6D" w14:textId="30CB368D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t xml:space="preserve">Numri </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="006D365F">
+              <w:t xml:space="preserve">aktual </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>i stafit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="006D365F">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6478" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00EF7BB8" w:rsidRDefault="00EF7BB8" w14:paraId="0210291C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidTr="0008B57F" w14:paraId="042DFCE4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidP="00E86578" w:rsidRDefault="00C716D5" w14:paraId="01E5F628" w14:textId="491C40C3">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>Buxheti në dy vitet paraprake</w:t>
+            </w:r>
+            <w:r w:rsidR="001A2E99">
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6478" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidRDefault="00C716D5" w14:paraId="6E21079D" w14:textId="2D6F2BE7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008B57F">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>2024... EUR                                                  2025...EUR </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidTr="0008B57F" w14:paraId="235D3EAD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6FB67F" w14:textId="745CE8C1" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="00796B29">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidP="00E86578" w:rsidRDefault="00B7507D" w14:paraId="42C94B3A" w14:textId="4FD95C50">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...27 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>Uebfaqja:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47B8EA19" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidRDefault="00E16A1E" w14:paraId="3F57B8E7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...2 lines deleted...]
-                <w:lang w:val="sq-AL"/>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
               <w:t>www.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00796B29" w:rsidRPr="007C36A3" w14:paraId="7A25380D" w14:textId="77777777" w:rsidTr="00DF74FE">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidTr="0008B57F" w14:paraId="523DEC28" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50465217" w14:textId="3A945E25" w:rsidR="00796B29" w:rsidRPr="007C36A3" w:rsidRDefault="00796B29" w:rsidP="007C36A3">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidP="00E86578" w:rsidRDefault="00E86578" w14:paraId="4B3A34A2" w14:textId="78E40A50">
             <w:pPr>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> sociale:</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t xml:space="preserve">Faqet në rrjete sociale: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34C81047" w14:textId="68EC9279" w:rsidR="00796B29" w:rsidRPr="007C36A3" w:rsidRDefault="00C10825" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00E16A1E" w:rsidP="00E86578" w:rsidRDefault="00E16A1E" w14:paraId="13021720" w14:textId="62EABF1C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...25 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>Facebook, Twitter etj.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232238" w:rsidRPr="004C681E" w14:paraId="4C61CCD9" w14:textId="77777777" w:rsidTr="00DF74FE">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00EF7BB8" w:rsidTr="0008B57F" w14:paraId="4A92AFE6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="515"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00EF7BB8" w:rsidP="00E86578" w:rsidRDefault="00EF7BB8" w14:paraId="67EDE33C" w14:textId="49C67ABC">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>Sistemi i menaxhimit administrativ dhe financiar:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6478" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00EF7BB8" w:rsidP="00E86578" w:rsidRDefault="00A3117A" w14:paraId="2C336411" w14:textId="076C172D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>Renditni procedurat e brendshme që rregullojnë menaxhimin administrativ dhe financiar dhe tregoni se cili sistem i menaxhimit financiar zbatohet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4654C044" w:rsidTr="0008B57F" w14:paraId="0E6BDF10" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7918EDA5" w14:textId="24A11710" w:rsidR="00232238" w:rsidRPr="000D06DE" w:rsidRDefault="000D06DE" w:rsidP="002873A4">
+          <w:p w:rsidR="0B074C4E" w:rsidP="0008B57F" w:rsidRDefault="397C0C12" w14:paraId="1883526B" w14:textId="27A822D2">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...11 lines deleted...]
-              <w:rPr>
+              <w:spacing w:before="120" w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:u w:val="single"/>
-                <w:lang w:val="sr-Latn-RS"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008B57F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:u w:val="single"/>
-                <w:lang w:val="sq-AL"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>* Në sistemin e aplikimit online duhet ta ngarkoni certifikatën e regjistrimit të lëshuar nga Departamenti për OJQ-të (maksimumi 8MB, pdf/doc/docx/rar/zip).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4654C044" w:rsidP="4654C044" w:rsidRDefault="001A2E99" w14:paraId="23DE4428" w14:textId="7A27AD9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:u w:val="single"/>
-                <w:lang w:val="sr-Latn-RS"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Në sistemin e aplikimit duhet të ngarkoni pasqyrat financiare. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A2E99" w:rsidR="397C0C12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:u w:val="single"/>
-                <w:lang w:val="sr-Latn-RS"/>
-[...67 lines deleted...]
-              <w:t>.</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pasqyrat financiare duhet të jenë dokumente zyrtare të lëshuara nga Administrata Tatimore e Kosovës (ATK) (Formulari CD).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00E436C6" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRDefault="00CA433E" w:rsidP="00CA433E">
-[...15 lines deleted...]
-    <w:p w14:paraId="3CBD548C" w14:textId="74298F22" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="3FCFF122" w:rsidP="009A4AF0">
+    <w:p w:rsidRPr="00BC1635" w:rsidR="1F4BDC08" w:rsidP="5F3B4135" w:rsidRDefault="1F4BDC08" w14:paraId="06C6D552" w14:textId="44BF92D9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00B9186A" w:rsidP="11DF06F3" w:rsidRDefault="00E86578" w14:paraId="3194FF8E" w14:textId="49141940">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C36A3">
+      <w:r w:rsidRPr="00BC1635">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="006A0E72" w:rsidRPr="007C36A3">
+        <w:t xml:space="preserve">KAPITULLI 2: Informacionet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00EF7BB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>et</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C36A3">
+        <w:t>mbi aplikimin për</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kryesor</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A0E72" w:rsidRPr="007C36A3">
+        <w:t xml:space="preserve"> Grantin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00EF7BB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...40 lines deleted...]
-      </w:r>
+        <w:t>e mesëm për projekte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00B9186A" w:rsidP="00B9186A" w:rsidRDefault="00B9186A" w14:paraId="3C1CC1F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="5B9BD5"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9286" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="6478"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA433E" w:rsidRPr="007C36A3" w14:paraId="71CE411B" w14:textId="77777777" w:rsidTr="78832F41">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00B9186A" w:rsidTr="11DF06F3" w14:paraId="1132E30A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46616330" w14:textId="6A992656" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00B9186A" w:rsidP="00E86578" w:rsidRDefault="00C716D5" w14:paraId="36497F8A" w14:textId="3C1090A4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...33 lines deleted...]
-              <w:t>po aplikoni:</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Titulli i projektit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="000427EF">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21270A99" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00E21D8D" w:rsidP="00E21D8D">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00B9186A" w:rsidP="00E86578" w:rsidRDefault="00825A21" w14:paraId="3CAE9911" w14:textId="1E559B20">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="A6A6A6"/>
-                <w:lang w:val="sq-AL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-              <w:rPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="A6A6A6"/>
-                <w:lang w:val="sq-AL"/>
-[...1 lines deleted...]
-              <w:t>Sa muaj? DD/MM/VV - DD/MM/VV.</w:t>
+              </w:rPr>
+              <w:t>Titulli</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B04044" w:rsidRPr="007C36A3" w14:paraId="57351D9F" w14:textId="77777777" w:rsidTr="78832F41">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidTr="11DF06F3" w14:paraId="55D9FB87" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="535"/>
+          <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10A4AB7D" w14:textId="77777777" w:rsidR="00B04044" w:rsidRPr="007C36A3" w:rsidRDefault="00B04044" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidP="00C716D5" w:rsidRDefault="00C716D5" w14:paraId="5EDD6499" w14:textId="455AB3F1">
             <w:pPr>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...3 lines deleted...]
-              <w:t>Kohëzgjatja e strategjisë me të cilën po aplikoni:</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>Kohëzgjatja:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1853857F" w14:textId="77777777" w:rsidR="00B04044" w:rsidRPr="007C36A3" w:rsidRDefault="00B04044" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidP="00C716D5" w:rsidRDefault="00C716D5" w14:paraId="6E6939C4" w14:textId="5C0928D4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:color w:val="A6A6A6"/>
-                <w:lang w:val="sq-AL"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...4 lines deleted...]
-              <w:t>DD/MM/VV - DD/MM/VV</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sa muaj? DD/MM/VV - DD/MM/VV. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B04044" w:rsidRPr="007C36A3" w14:paraId="2575BEA3" w14:textId="77777777" w:rsidTr="002E00B5">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidTr="11DF06F3" w14:paraId="08273F65" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="535"/>
-[...76 lines deleted...]
-          <w:trHeight w:val="535"/>
+          <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="311F421E" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="008543D7" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidP="00C716D5" w:rsidRDefault="00C716D5" w14:paraId="7B3B7DE9" w14:textId="3050AF68">
             <w:pPr>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...3 lines deleted...]
-              <w:t>Buxheti total për strategjinë organizative:</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>Buxheti total i projektit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="173836A4" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidP="00C716D5" w:rsidRDefault="00C716D5" w14:paraId="345A52CD" w14:textId="29F21D69">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:color w:val="A6A6A6"/>
-                <w:lang w:val="sq-AL"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...4 lines deleted...]
-              <w:t>…EUR</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>… EUR </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA433E" w:rsidRPr="007C36A3" w14:paraId="771E6A9F" w14:textId="77777777" w:rsidTr="78832F41">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidTr="11DF06F3" w14:paraId="4AA80FA4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="535"/>
+          <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0900EF46" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="009408AE">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidP="00C716D5" w:rsidRDefault="00C716D5" w14:paraId="055037F7" w14:textId="35ED41A0">
             <w:pPr>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BC1635">
               <w:t>Shuma e kërkuar nga EJA Kosovë:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03E80542" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidP="00C716D5" w:rsidRDefault="00C716D5" w14:paraId="717FB0A1" w14:textId="5E401A1F">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="sq-AL"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...4 lines deleted...]
-              <w:t>...EUR</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>... EUR (Shuma e njëjtë me totalin në formularin Excel të buxhetit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA433E" w:rsidRPr="007C36A3" w14:paraId="52A3DB9E" w14:textId="77777777" w:rsidTr="78832F41">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidTr="11DF06F3" w14:paraId="16A883C2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="535"/>
+          <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64ED580F" w14:textId="699162E9" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00502CA2" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidP="00C716D5" w:rsidRDefault="00C716D5" w14:paraId="222DC54A" w14:textId="3D8316C6">
             <w:pPr>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Vendi i zbatimit të aktiviteteve kryesore:</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>Vendndodhja e zbatimit të projektit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="005832DC" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidP="00C716D5" w:rsidRDefault="00F9435C" w14:paraId="50F65F08" w14:textId="0A74D576">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:lang w:val="sq-AL"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...4 lines deleted...]
-              <w:t>Shkruani rajonin, qytetin, fshatin ose lagjen tuaj.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>Shkruani r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="000B0571">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>ajoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="000B0571">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>, qyteti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="000B0571">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>, fshati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="00626810">
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>lagjen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA433E" w:rsidRPr="007C36A3" w14:paraId="310FFE98" w14:textId="77777777" w:rsidTr="78832F41">
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidTr="11DF06F3" w14:paraId="1C582146" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="535"/>
+          <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="732D10FE" w14:textId="0A11BAC0" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="008543D7" w:rsidP="009713A1">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidP="00C716D5" w:rsidRDefault="00C716D5" w14:paraId="77A3653B" w14:textId="3F4E4E99">
             <w:pPr>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...21 lines deleted...]
-              <w:t>të financimit</w:t>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t>A keni aplikuar diku tjetër për financim për këtë projekt ose për pjesë të tij?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6478" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22F1CB46" w14:textId="63E9924B" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="005714E3">
+          <w:p w:rsidRPr="00BC1635" w:rsidR="00C716D5" w:rsidP="00C716D5" w:rsidRDefault="00C716D5" w14:paraId="526F8BEF" w14:textId="2F8E0A24">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:lang w:val="sq-AL"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C36A3">
-[...175 lines deleted...]
-            <w:r w:rsidRPr="007C36A3">
+            <w:r w:rsidRPr="00BC1635">
               <w:rPr>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-                <w:lang w:val="sq-AL"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> dhe kur prisni një përgjigje?</w:t>
+              </w:rPr>
+              <w:t>Nëse po, te cili donator, për cilat aktivitete, për çfarë shume, për çfarë kohëzgjatjeje dhe kur prisni të merrni përgjigje?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F47D85D" w14:textId="77777777" w:rsidR="00CA433E" w:rsidRPr="007C36A3" w:rsidRDefault="00CA433E" w:rsidP="00CA433E">
-[...27 lines deleted...]
-    <w:p w14:paraId="624455B4" w14:textId="0E1523D4" w:rsidR="00BF09AF" w:rsidRPr="007C36A3" w:rsidRDefault="00BF09AF" w:rsidP="00BF09AF">
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00904A0A" w:rsidP="11DF06F3" w:rsidRDefault="00904A0A" w14:paraId="785B1837" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
-          <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="1" w:color="1F497D"/>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:bCs w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="009A01C1" w:rsidP="11DF06F3" w:rsidRDefault="00C716D5" w14:paraId="173F2758" w14:textId="2F484C20">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>KAPITULLI 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="007B3EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Përmbledhje e propozimit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00904A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">për grant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9435C" w:rsidR="00904A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9435C" w:rsidR="00904A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>00 karaktere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00EB4990" w:rsidP="004B2061" w:rsidRDefault="007B3EE4" w14:paraId="5772499F" w14:textId="0CBEBFF4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jepni një përmbledhje të shkurtër të ndërhyrjes së propozuar, duke përfshirë: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:lang w:eastAsia="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>problemin ose çështjen që do të trajtojë projekti; ndryshimin që synon të arrijë projekti; qasjen kryesore dhe rezultatet e pritshme; qytetarët/grupet e synuara të përfshira; shtrirjen gjeografike; si dhe shumën e kërkuar dhe kohëzgjatjen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00EB4990" w:rsidP="00EB4990" w:rsidRDefault="00EB4990" w14:paraId="6C03CA3D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00B9186A" w:rsidP="11DF06F3" w:rsidRDefault="009E35C0" w14:paraId="7AE7E9F3" w14:textId="5B322324">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C36A3">
+      <w:r w:rsidRPr="00BC1635">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="007C36A3">
+        <w:t xml:space="preserve">KAPITULLI 4: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00CC31A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...4 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>Relevanca dhe analiza e problemit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="007B3EE4" w:rsidP="11DF06F3" w:rsidRDefault="007B3EE4" w14:paraId="47761966" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00217AEA" w:rsidRDefault="00217AEA" w14:paraId="2BA05590" w14:textId="438EDC46">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Përshkrimi i problemit/çështjes që synoni të adresoni</w:t>
+      </w:r>
+      <w:r w:rsidR="001918C6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Përshkruani problemin ose çështjen të cilën ndërhyrja e propozuar synon ta adresojë. Shpjegoni shkaqet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="001B55EF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e tij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kë prek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dhe rëndësinë e tij në kontekstin përkatës lokal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="001B55EF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>apo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kombëtar. Kur është e mundur, mbështeteni analizën me dëshmi, të dhëna, përvoj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00EB6969">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> të mëparshme ose burime të tjera relevante.)</w:t>
+      </w:r>
+      <w:r w:rsidR="001918C6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="001918C6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="001918C6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>00 karaktere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00217AEA" w:rsidRDefault="00217AEA" w14:paraId="40FF2E09" w14:textId="0017640A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shpjegoni pse është e rëndësishme që kjo çështje të trajtohet në këtë moment dhe si lidhet ndërhyrja e propozuar me nevojat dhe interesat e qytetarëve/grupeve të synuara. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> karaktere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00217AEA" w:rsidRDefault="00217AEA" w14:paraId="1895D601" w14:textId="7B2E6F2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shpjegoni se si ndërhyrja e propozuar kontribuon në objektivat dhe fushat e ndërhyrjes së EJA Kosovë. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>00 karaktere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="007B3EE4" w:rsidP="00663483" w:rsidRDefault="007B3EE4" w14:paraId="086F3D91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00D02E9F" w:rsidP="1F4BDC08" w:rsidRDefault="00D02E9F" w14:paraId="385F2396" w14:textId="4630A060">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e propozimit</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A0E72" w:rsidRPr="007C36A3">
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C36A3">
+        <w:t xml:space="preserve">KAPITULLI 5: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00663483">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:b w:val="0"/>
-[...221 lines deleted...]
-          <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>KAPITULLI 4: Strategjia o</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F1680" w:rsidRPr="007C36A3">
+        <w:t>Intervenimi dhe rezultatet e pritura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00E7550F" w:rsidP="11DF06F3" w:rsidRDefault="00E7550F" w14:paraId="130A3A7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003F56F9" w:rsidRDefault="003F56F9" w14:paraId="404B3748" w14:textId="2B4F94FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objektivi dhe ndryshimi i synuar (Çfarë ndryshimi synon të arrijë projekti? Paraqitni objektivin e projektit dhe shpjegoni se çfarë do të jetë ndryshe si rezultat i ndërhyrjes.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>00 karaktere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003F56F9" w:rsidRDefault="003F56F9" w14:paraId="2094A358" w14:textId="3A44B21C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qasja (Përshkruani se si ndërhyrja e propozuar do ta trajtojë problemin e identifikuar. Shpjegoni qasjen dhe pse e konsideroni të përshtatshme dhe se si pritet të kontribuojë në arritjen e ndryshimit të synuar.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>00 karaktere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003F56F9" w:rsidRDefault="003F56F9" w14:paraId="014B26D0" w14:textId="3EFB7045">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rezultatet e pritshme (Përshkruani rezultatet kryesore që priten nga projekti dhe shpjegoni se si ato kontribuojnë në arritjen e objektivit të projektit.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>00 karaktere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003F56F9" w:rsidRDefault="003F56F9" w14:paraId="3B1CA3BF" w14:textId="06B4CE87">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aktivitetet kryesore (Përshkruani aktivitetet kryesore që do të zbatohen dhe shpjegoni se si ato kontribuojnë në arritjen e rezultateve të </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00557AA6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>synuara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>00 karaktere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F56F9" w:rsidRDefault="003F56F9" w14:paraId="54C2BA57" w14:textId="5A24E18E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rreziqet (Identifikoni rreziqet kryesore ose faktorët e jashtëm që mund të ndikojnë në zbatimin me sukses të projektit dhe arritjen e rezultateve, dhe shpjegoni se si do të menaxhohen këto rreziqe.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>00 karaktere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C1A09" w:rsidP="008C1A09" w:rsidRDefault="008C1A09" w14:paraId="09C35B98" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00A67BD6" w:rsidP="00557AA6" w:rsidRDefault="008C1A09" w14:paraId="2AA491CA" w14:textId="5E9B22C1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1A09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>*Në sistemin online të aplikimit ju duhet të ngarkoni edhe këto dokumente:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1A09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kornizën logjike të </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projektit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1A09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(max 5MB, xls/xlsx), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>buxhetin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1A09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (max 5MB, xls/xlsx), sipas shablloneve të ofruara në platformën online.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="007B3EE4" w:rsidP="03BF73EC" w:rsidRDefault="007B3EE4" w14:paraId="2E6CF03F" w14:textId="41E06F29">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>rganizative</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00775095" w:rsidRPr="007C36A3">
+      </w:pPr>
+      <w:r w:rsidRPr="03BF73EC" w:rsidR="007B3EE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t xml:space="preserve">KAPITULLI 6: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03BF73EC" w:rsidR="00AB7D1D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:sz w:val="22"/>
-[...2113 lines deleted...]
-          <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve">KAPITULLI 5: Përvoja </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0021213A">
+        <w:t>Angazhimi i qytetarëve dhe grupeve të synuara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03BF73EC" w:rsidR="001A2E99">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>relevante</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A5C6A" w:rsidRPr="007C36A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03BF73EC" w:rsidR="001A2E99">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1209 lines deleted...]
-        <w:r w:rsidR="00E84A51" w:rsidRPr="00E84A51">
+        <w:t xml:space="preserve">(Për udhëzime më të detajuara se si të përgjigjeni në këtë pyetje, shkarkoni dokumentin </w:t>
+      </w:r>
+      <w:hyperlink r:id="R55c65df90bc642c6">
+        <w:r w:rsidRPr="03BF73EC" w:rsidR="001A2E99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:b/>
-            <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="sq-AL"/>
           </w:rPr>
           <w:t>KËTU</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E84A51" w:rsidRPr="00E84A51">
+      <w:r w:rsidRPr="03BF73EC" w:rsidR="001A2E99">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:iCs/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="000B5D06">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00AB7D1D" w:rsidRDefault="00AB7D1D" w14:paraId="16C47303" w14:textId="0E24B215">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:t xml:space="preserve">Qytetarët dhe grupet e synuara (Identifikoni qytetarët dhe grupet e synuara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00D73F22">
+        <w:t>që</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00CF786B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ndikohen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00CF786B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apo kanë interes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nga çështja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00D73F22">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>të cilën e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trajton projekti. Përshkruani nevojat, interesat dhe karakteristikat e tyre relevante dhe shpjegoni se si këto janë </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="009428F2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reflektuar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00037334">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">në </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hartimi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00037334">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> të ndërhyrjes.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>300</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>0 karaktere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00AB7D1D" w:rsidRDefault="00AB7D1D" w14:paraId="097CE9E6" w14:textId="4A1196AE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Përfshirja në identifikimin e problemit dhe hartimin e projektit (Shpjegoni nëse dhe si qytetarët/grupet e synuara janë përfshirë në identifikimin e problemit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="004D5E97">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>apo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> në hartimin e ndërhyrjes së propozuar. Në rastet kur nuk janë përfshirë drejtpërdrejt, shpjegoni se si janë identifikuar nevojat dhe këndvështrimet e tyre.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90345">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90345">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> karaktere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00AB7D1D" w:rsidRDefault="00AB7D1D" w14:paraId="1825CBB0" w14:textId="4BDC8FAE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Përfshirja gjatë zbatimit (Shpjegoni se si qytetarët/grupet e synuara do të përfshihen në mënyrë kuptimplotë në zbatimin e projektit dhe, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="005A1499">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>në</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="005A1499">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00E24111">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> përkatëse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, në monitorim, avokim, vendimmarrje ose vlerësimin e rezultateve.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90345">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90345">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>karaktere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A44218" w:rsidR="007B3EE4" w:rsidP="00A44218" w:rsidRDefault="00AB7D1D" w14:paraId="69A0B5DE" w14:textId="573CB797">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Përvoja e mëparshme dhe mësime</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00E24111">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Përshkruani shkurtimisht përvojën e mëparshme të organizatës suaj në angazhimin e qytetarëve dhe shpjegoni se si mësimet relevante të nxjerra nga kjo përvojë janë marrë parasysh në ndërhyrjen e propozuar.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90345">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90345">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> karaktere)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="007B3EE4" w:rsidP="007B3EE4" w:rsidRDefault="007B3EE4" w14:paraId="23E70A45" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="007B3EE4" w:rsidP="007B3EE4" w:rsidRDefault="007B3EE4" w14:paraId="7181C052" w14:textId="5FF1CB01">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E84A51" w:rsidRPr="00E84A51">
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:iCs/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>(5000 karaktere)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E84A51">
+        <w:t xml:space="preserve">KAPITULLI 7: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="007A70B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>Kapaciteti organizativ dhe përvoja relevante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="007B3EE4" w:rsidP="11DF06F3" w:rsidRDefault="007B3EE4" w14:paraId="77877D83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E0703" w:rsidR="0001558D" w:rsidRDefault="0001558D" w14:paraId="5A9D7154" w14:textId="4B03BDD7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626E7B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Përvoja relevante (</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626E7B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>00 karaktere)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Përshkruani përvojën dhe ekspertizën e organizatës </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703" w:rsidR="006C6E01">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sa i përket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>çështje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703" w:rsidR="006C6E01">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703" w:rsidR="006C6E01">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>të cilat i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trajton projekti i propozuar. Theksoni arritjet kryesore dhe mësimet e nxjerra që dëshmojnë k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703" w:rsidR="0071009A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>apa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>citetin tuaj për zbatimin e ndërhyrjes.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E0703" w:rsidR="0001558D" w:rsidRDefault="0001558D" w14:paraId="65119627" w14:textId="0A90F4F6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626E7B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ekipi zbatues: (</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626E7B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> karaktere)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703" w:rsidR="004A139D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Përshkruani anëtarët kryesorë të stafit/personelin që do të jenë përgjegjës për zbatimin e projektit, rolet e tyre, si dhe aftësitë dhe përvojën relevante që sjellin në projekt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703" w:rsidR="004A139D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E0703" w:rsidR="0001558D" w:rsidRDefault="0001558D" w14:paraId="7D0C1221" w14:textId="31F565FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626E7B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Programet/projektet e mëparshme relevante (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90345">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2E99">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90345">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626E7B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> karaktere)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703" w:rsidR="004A139D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Renditni deri në tre projekte/programe të zbatuara më parë që janë relevante dhe lidhen me aplikimin tuaj aktual. Përfshini titullin e projektit/programit, objektivin e përgjithshëm dhe fushëveprimin e punës, shumën dhe kohëzgjatjen, vitet e zbatimit dhe donatorët.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0703" w:rsidR="004A139D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A139D" w:rsidR="008719DA" w:rsidP="11DF06F3" w:rsidRDefault="008719DA" w14:paraId="424B411E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="11DF06F3" w:rsidRDefault="008719DA" w14:paraId="1D4034DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1834"/>
+        <w:gridCol w:w="938"/>
+        <w:gridCol w:w="934"/>
+        <w:gridCol w:w="925"/>
+        <w:gridCol w:w="1459"/>
+        <w:gridCol w:w="2201"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="008719DA" w14:paraId="588B9626" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="5BBF38F5" w14:textId="17598081">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Proje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>kti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/program</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="51F8F0B6" w14:textId="1BF49CBA">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Peri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>udha</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="56374A8F" w14:textId="28AE3453">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Bu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>xheti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="223444FD" w14:textId="3987AE72">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Don</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>atori</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="00BC1635" w14:paraId="4A476D1C" w14:textId="4746339B">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Roli i o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="008719DA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rganizat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ës</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="00F92D2E" w14:paraId="3131A4CA" w14:textId="2332EEDC">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Rezultatet kryesore</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="008719DA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rritjet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="008719DA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1635" w:rsidR="008719DA">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="008719DA" w14:paraId="3A16193C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="7E0C158E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="30A3DC0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="193DB51E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="6F5A03EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="6B55BEF7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="538BED29" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC1635" w:rsidR="008719DA" w14:paraId="4CED7DA9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="7CD2D661" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="3F77414C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="5D10D667" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="69FE066E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="5149A212" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC1635" w:rsidR="008719DA" w:rsidP="008719DA" w:rsidRDefault="008719DA" w14:paraId="10DB6CE6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1635">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="007B3EE4" w:rsidP="11DF06F3" w:rsidRDefault="007B3EE4" w14:paraId="6EA66577" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3EE4" w:rsidP="11DF06F3" w:rsidRDefault="007B3EE4" w14:paraId="1D8F7D37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00F90345" w:rsidP="11DF06F3" w:rsidRDefault="00F90345" w14:paraId="766E1EF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00EB4990" w:rsidP="00734D0C" w:rsidRDefault="007B3EE4" w14:paraId="516B97B7" w14:textId="33986CF2">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cili është ndikimi mjedisor i punës së organizatës suaj? Përshkruani çdo hap dhe/ose metodë të përdorur për të promovuar qëndrueshmërinë mjedisore përmes punës suaj dhe/ose </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A0A6C">
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t xml:space="preserve">për t’u </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A0A6C" w:rsidRPr="007C36A3">
+        <w:t xml:space="preserve">KAPITULLI </w:t>
+      </w:r>
+      <w:r w:rsidR="00626E7B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>sigur</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A0A6C">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>uar</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A0A6C" w:rsidRPr="007C36A3">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="00734D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
+        <w:t>Çështjet horizontale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00A55A0B" w:rsidRDefault="00A55A0B" w14:paraId="53FF10E0" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="03BF73EC" w:rsidR="00A55A0B">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Integrimi gjinor (Për udhëzime më të detajuara se si të përgjigjeni në këtë pyetje, shkarkoni dokumentin </w:t>
+      </w:r>
+      <w:hyperlink r:id="R280b9595fe9a4869">
+        <w:r w:rsidRPr="03BF73EC" w:rsidR="00A55A0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+          </w:rPr>
+          <w:t>KËT</w:t>
+        </w:r>
+        <w:r w:rsidRPr="03BF73EC" w:rsidR="00A55A0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+          </w:rPr>
+          <w:t>U</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="03BF73EC" w:rsidR="00A55A0B">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>) (5000 karaktere).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03BF73EC" w:rsidR="00A55A0B">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00700665" w:rsidRPr="007C36A3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00A55A0B">
+        <w:rPr/>
+        <w:t>(Shpjegoni se si perspektiva gjinore lidhet me çështjen që trajton projekti dhe se si ndërhyrja e propozuar do të promovojë pjesëmarrjen e barabartë dhe do të shmangë përforcimin e pabarazive gjinore ose stereotipeve të dëmshme.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00A55A0B" w:rsidRDefault="00A55A0B" w14:paraId="7B373345" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="03BF73EC" w:rsidR="00A55A0B">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Përgjegjësia ndaj mjedisit ( Për udhëzime më të detajuara se si të përgjigjeni në këtë pyetje, shkarkoni dokumentin</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55A0B">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="R36f43118cecf49f2">
+        <w:r w:rsidRPr="03BF73EC" w:rsidR="00A55A0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+          </w:rPr>
+          <w:t>KËTU</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="03BF73EC" w:rsidR="00A55A0B">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>) (5000 karaktere).</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55A0B">
+        <w:rPr/>
+        <w:t>(Shpjegoni çdo ndikim të mundshëm të ndërhyrjes së propozuar në mjedis, qoftë pozitiv apo negativ, dhe tregoni se si do të sigurohet qëndrueshmëria mjedisore gjatë zbatimit të ndërhyrjes së propozuar.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D27265" w:rsidP="00F90345" w:rsidRDefault="00A55A0B" w14:paraId="7BAFE531" w14:textId="3028CCF5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="03BF73EC" w:rsidR="00A55A0B">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Të drejtat e njeriut (Për udhëzime më të detajuara se si të përgjigjeni në këtë pyetje, shkarkoni dokumentin </w:t>
+      </w:r>
+      <w:hyperlink r:id="Re79433fa0f0c40b6">
+        <w:r w:rsidRPr="03BF73EC" w:rsidR="00A55A0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+          </w:rPr>
+          <w:t>KËTU</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="03BF73EC" w:rsidR="00A55A0B">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55A0B">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03BF73EC" w:rsidR="00A55A0B">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>(5000 karaktere)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55A0B">
+        <w:rPr/>
+        <w:t>. (Shpjegoni se si parimet relevante të të drejtave të njeriut, përfshirë barazinë, mosdiskriminimin, pjesëmarrjen, llogaridhënien dhe respektimin e dinjitetit, do të pasqyrohen në ndërhyrjen e propozuar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00536129" w:rsidP="00B7507D" w:rsidRDefault="00536129" w14:paraId="541BF392" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="35913618" w14:textId="466D90AE">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
-        <w:t>që ndikimi mjedisor i punës suaj të minimizohet ose eliminohet?</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E84A51">
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sq-AL"/>
         </w:rPr>
+        <w:t xml:space="preserve">KAPITULLI </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE72F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE72F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>Përvoja e mëparshme me KCSF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB4385" w:rsidR="00536129" w:rsidP="00EB4385" w:rsidRDefault="00EB4385" w14:paraId="2C01BC57" w14:textId="53E642C8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4385">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Përvoja e mëparshme me KCSF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4385" w:rsidR="00090D91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(vetëm për përfituesit e mëparshëm të granteve të KCSF-së prej më shumë se 10,000 EUR në periudhën 201</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90345">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4385" w:rsidR="00090D91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90345">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4385" w:rsidR="00090D91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF0D1AC" w14:textId="120908BA" w:rsidR="00700665" w:rsidRPr="007C36A3" w:rsidRDefault="00700665" w:rsidP="000B5D06">
+    <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidRDefault="00536129" w14:paraId="2F8CF101" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qëllimet programore </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536129">
+        <w:t>(Listoni qëllimet kryesore programore të grantit të mëparshëm siç janë listuar në kontratën e grantit (Formulari i Aplikimit dhe Korniza Logjike) dhe përshkruani shkurtimisht nivelin e arritjeve në fund të programit përkatës, dhe si po zbatohet aktualisht ai nivel i arritjes, duke përshkruar veçanërisht nëse ai nivel është ruajtur, përmirësuar apo ka rënie.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="4D067945" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00536129">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9011" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1059"/>
+        <w:gridCol w:w="2592"/>
+        <w:gridCol w:w="3345"/>
+        <w:gridCol w:w="2015"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="540ACA42" w14:paraId="6F3B18C5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="0C6737F7" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="008C1A09" w:rsidRDefault="00536129" w14:paraId="6EDAC7C8" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Lloji i instrumentit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="008C1A09" w:rsidRDefault="00536129" w14:paraId="5A2F47AE" w14:textId="2890FB63">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Lista rënëse (GI EJA 1, GI DSP 2, GZhO EJA 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F90345">
+              <w:t xml:space="preserve"> dhe EJA 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:t>, Grant i mesëm për projekt  EJA 1, Granti i projektit NOR, Granti i projektit LUX)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="008C1A09" w:rsidRDefault="00536129" w14:paraId="62DDBA25" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="540ACA42" w14:paraId="6D56E60A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="49323D05" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="008C1A09" w:rsidRDefault="00536129" w14:paraId="275BC19C" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Periudha e zbatimit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="008C1A09" w:rsidRDefault="00536129" w14:paraId="061F3A84" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Viti i fillimit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="008C1A09" w:rsidRDefault="00536129" w14:paraId="7714A04F" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Viti i mbarimit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="540ACA42" w14:paraId="5ADF5DDA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="39C40AD7" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="008C1A09" w:rsidRDefault="00536129" w14:paraId="30E0A1AA" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Buxheti total:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="008C1A09" w:rsidRDefault="00536129" w14:paraId="34A6BC24" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="008C1A09" w:rsidRDefault="00536129" w14:paraId="7B8C928E" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="540ACA42" w14:paraId="67C718F3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="46204F3C" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="008C1A09" w:rsidRDefault="00536129" w14:paraId="608C7EDF" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Qëllimet kryesore</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="008C1A09" w:rsidRDefault="00536129" w14:paraId="08EC1532" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Niveli i arritjeve në fund të programit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="008C1A09" w:rsidRDefault="00536129" w14:paraId="63F5CD05" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Statusi aktual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="540ACA42" w14:paraId="3A198EAD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="5C14FDD7" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="2C5AF999" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="392629EA" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="0822CCDA" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="540ACA42" w14:paraId="6E51DA71" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="018367A1" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="292B4ABB" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="7CDEA719" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="04BD5426" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="540ACA42" w14:paraId="7E5A0D2F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="55361A6F" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="17A0F80E" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="155901DD" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="12A9276C" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="5FB8B1B1" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>shtoni rreshta sipas nevojës.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="4B85C99D" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>shtoni tabela të veçanta për secilën kontratë të mëparshme granti me KCSF-në.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="66945E9B" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidRDefault="00536129" w14:paraId="64FE4097" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Auditimi i jashtëm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536129">
+        <w:t>(Listoni gjetjet dhe rekomandimet kryesore që janë dhënë zyrtarisht nga auditori i jashtëm gjatë zbatimit të granteve të mëparshme të KCSF-së, ose ndonjë gjetje dhe rekomandim të dhënë nga auditori i jashtëm gjatë 3 viteve të fundit përtej atyre të kontraktuar nga KCSF, si dhe përshkruani se si i keni adresuar këto gjetje dhe rekomandime.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="0900CA5C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9019" w:type="dxa"/>
+        <w:tblInd w:w="-8" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="1051"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="1781"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="2302"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="2042"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="1795"/>
+        <w:gridCol w:w="8"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="00F90345" w14:paraId="7D9F240E" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="7E5FD54E" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="3D86FFC8" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Gjetjet kryesore</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="7F0F6B9A" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Rekomandimet kryesore</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="0D9FEBE2" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Viti i rekomandimit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="4B28F72C" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Veprimet dhe statusi aktual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="00F90345" w14:paraId="7890BE17" w14:textId="77777777">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="5D371B74" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="26252069" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="79592BDD" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="6CF4C7AD" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="059D2493" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="00F90345" w14:paraId="3C0F783B" w14:textId="77777777">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="63D97C61" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="2985712D" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="7F53A050" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="463A1C84" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="3E64CCBE" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="00F90345" w14:paraId="615B3F22" w14:textId="77777777">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="388435CB" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="431075BA" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="69813743" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="1D31E540" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="1E348EE9" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="0491E7ED" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>shtoni rreshta sipas nevojës.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="6C7B2A24" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidRDefault="00536129" w14:paraId="4C0C8603" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gjetjet dhe rekomandimet e qeverisjes së brendshme </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536129">
+        <w:t>(Listoni gjetjet dhe rekomandimet kryesore që janë dhënë zyrtarisht nga KCSF-ja gjatë zbatimit të granteve të mëparshme, siç janë gjetjet dhe rekomandimet lidhur me përmirësimin e dokumenteve dhe procedurave të brendshme, përmirësimin e menaxhimit financiar dhe kontabilitetit, përmirësimin e dokumenteve dhe praktikave të prokurimit, adresimin e konfliktit të interesit, etj., dhe përshkruani se si i keni trajtuar këto gjetje dhe rekomandime</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="177E0054" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9019" w:type="dxa"/>
+        <w:tblInd w:w="-8" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="1051"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="2553"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="2796"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="2579"/>
+        <w:gridCol w:w="8"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="00F90345" w14:paraId="79CADC9A" w14:textId="77777777">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="57DF44D2" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="2B600FDF" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Lloji i instrumentit të grantit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="1F4DA0DA" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Lista rënëse (GI EJA 1, GI DSP 2, GZhO EJA 1, Grant i mesëm për projekt  EJA 1, Granti i projektit NOR, Granti i projektit LUX)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="00207F93" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="00F90345" w14:paraId="250F09EC" w14:textId="77777777">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="767DF49B" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="591DE5DA" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Periudha e zbatimit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="6B07CCA9" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Viti i fillimit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="254361E3" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Viti i mbarimit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="00F90345" w14:paraId="04BCE1ED" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="4CFC6F03" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="0B3B9C7C" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Buxheti total:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="08EF0516" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="54A2CDC5" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="00F90345" w14:paraId="5887DE67" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="5D33EF07" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="2C65C6A5" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Gjetjet kryesore</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="57827F62" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Rekomandimet kryesore</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="445DAB77" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>Veprimet dhe statusi aktual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="00F90345" w14:paraId="4602572A" w14:textId="77777777">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="6F6BFE04" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="1CFCCF2C" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="29A49E3B" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="2B570FB5" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="00F90345" w14:paraId="7A6B5E7A" w14:textId="77777777">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="62D6B9E0" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="62A5BB7C" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="0B168095" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="794F8341" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00536129" w:rsidR="00536129" w:rsidTr="00F90345" w14:paraId="3AE4FDB4" w14:textId="77777777">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="041476EB" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2561" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="2022CDF2" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2804" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="724375B5" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="210794D2" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536129">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00536129" w:rsidR="00536129" w:rsidP="00536129" w:rsidRDefault="00536129" w14:paraId="7DE5ABD1" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>shtoni rreshta sipas nevojës.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A2E99" w:rsidR="001A2E99" w:rsidP="001A2E99" w:rsidRDefault="00536129" w14:paraId="0462556E" w14:textId="4B73FD7B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536129">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>shtoni tabela të veçanta për secilën kontratë të mëparshme granti me KCSF-në.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="102B9F9E" w:rsidP="0008B57F" w:rsidRDefault="102B9F9E" w14:paraId="31258478" w14:textId="7D7990CB">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>DOKUMENTET E DETYRUESHME</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="102B9F9E" w:rsidP="0008B57F" w:rsidRDefault="102B9F9E" w14:paraId="3397D63D" w14:textId="214607C9">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Përveç formularit të aplikimit, aplikantët duhet t’i dorëzojnë/ nënshkruajnë në platformën online dokumentet e mëposhtme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="102B9F9E" w:rsidP="0008B57F" w:rsidRDefault="102B9F9E" w14:paraId="1AEAE912" w14:textId="68A5C8AE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Certifikata e Regjistrimit të OJQ-së e lëshuar nga Departamenti i OJQ-ve;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="102B9F9E" w:rsidP="0008B57F" w:rsidRDefault="102B9F9E" w14:paraId="6807DAFC" w14:textId="56C04BDA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pasqyrat financiare vjetore të organizatës për dy (2) vitet e fundit (2024 dhe 2025);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="102B9F9E" w:rsidP="0008B57F" w:rsidRDefault="102B9F9E" w14:paraId="4075F833" w14:textId="32D79972">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Buxheti i projektit (sipas shabllonit të EJA Kosovë);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="102B9F9E" w:rsidP="0008B57F" w:rsidRDefault="102B9F9E" w14:paraId="5B339AA5" w14:textId="6A36F389">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Korniza Logjike e projektit (sipas shabllonit të EJA Kosovë);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="102B9F9E" w:rsidP="0008B57F" w:rsidRDefault="102B9F9E" w14:paraId="1ACD3CB6" w14:textId="35CE2D73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deklarata për Personat e Ekspozuar Politikisht (PEP) (nënshkruhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sipas shabllonit të EJA Kosovë në pjesën e fundit të formularit të aplikimit në sistemin online të aplikimit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="102B9F9E" w:rsidP="0008B57F" w:rsidRDefault="102B9F9E" w14:paraId="4BB7C3DE" w14:textId="681D827D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Deklarata mbi vlerat themelore për përfituesit e grantit të EJA (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nënshkruhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>sipas shabllonit të EJA Kosovë në pjesën e fundit të formularit të aplikimit në sistemin online të aplikimit).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="001A2E99" w:rsidRDefault="001A2E99" w14:paraId="49C5AFDE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:ind w:left="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="102B9F9E" w:rsidP="0008B57F" w:rsidRDefault="102B9F9E" w14:paraId="3B2ED0ED" w14:textId="7C3952B7">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:t>DOKUMENTET E DETYRUESHME PAS PËRZGJEDHJES NË LISTËN E NGUSHTË</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="102B9F9E" w:rsidP="0008B57F" w:rsidRDefault="102B9F9E" w14:paraId="77E99C9F" w14:textId="2F4B0AF6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Statuti i organizatës (versioni i nënshkruar identik me Statutin siç është dorëzuar në Departamentin e OJQ-ve);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="102B9F9E" w:rsidP="0008B57F" w:rsidRDefault="102B9F9E" w14:paraId="2C93B4E8" w14:textId="3854547B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Në rast se aplikanti është fondacion ose institut, lista e anëtarëve të Bordit Drejtues;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="102B9F9E" w:rsidP="0008B57F" w:rsidRDefault="102B9F9E" w14:paraId="470AA2D0" w14:textId="26CF1B66">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Në rast se aplikanti është shoqatë, emri i Kryetarit të Kuvendit të Anëtarëve dhe lista e anëtarëve të Kuvendit të organizatës. Gjithashtu, nëse shoqata ka bord ndërmjetësues apo organe të tjera, listën e anëtarëve të këtij organi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="102B9F9E" w:rsidP="0008B57F" w:rsidRDefault="102B9F9E" w14:paraId="1C98FEE5" w14:textId="42AF9EE9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Raportet e auditorit për dy (2) vitet e fundit (2024 dhe 2025), nëse organizata që aplikon obligohet me ligj të posedojë raport auditimi, ose nëse organizata e ka atë pavarësisht detyrimeve ligjore).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0008B57F" w:rsidP="0008B57F" w:rsidRDefault="0008B57F" w14:paraId="6E260C52" w14:textId="0BBF1247">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="42172195" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="476F2F48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="31BAE928" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="1A0F221F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="0741E324" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="55380504" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="6D9184BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="78E6C64C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="19AC1AB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="130EB555" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="138C6C51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="3B636030" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="52926223" w14:textId="6496084E">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="1"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Deklaratë për Personat e Ekspozuar Politikisht (PEP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="14C6189E" w14:textId="46855E21">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="00C73BC9" w:rsidRDefault="5B4FC90B" w14:paraId="01E3A733" w14:textId="6FB92816">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Person i ekspozuar politikisht do të thotë çdo person fizik, vendas ose i huaj, të cilit i është ose u janë besuar poste të larta publike, si: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="003B1989">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="23FF69F0" w14:textId="4D7F4E9C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>President/e, Kryeministër/e, ministër/e, zëvendësministër/e, këshilltar/e politik/e, shef/e i/e kabinetit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C39B9" w:rsidR="004C39B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="5342F466" w14:textId="27F796E2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Deputetë të Kuvendit</w:t>
+      </w:r>
+      <w:r w:rsidR="004C39B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="38F20019" w14:textId="4EDE1F67">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Anëtarë/e të organeve drejtuese/qeverisëse të partive politike, në nivel qendror ose lokal</w:t>
+      </w:r>
+      <w:r w:rsidR="00925690">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="1941E302" w14:textId="3642FF67">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Anëtarë/e të Gjykatës Kushtetuese dhe të Gjykatës Supreme; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="5748C33B" w14:textId="56C7F53B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ambasadorë/e ose të ngarkuar me punë </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>në përfaqësim të shtetit ose zyrtarë të lartë ushtarakë; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="7428BCF5" w14:textId="75BA9F73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kryetarë/e komunash, nënkryetarë/e komunash, drejtorë/e komunalë, këshilltarë/e politikë të kryetarëve dhe nënkryetarëve shefa/e të kabinetit të kryetarëve dhe nënkryetarëve</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2F72">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="6598DBB7" w14:textId="1383E7FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Anëtarë/e të listës së partive politike që garojnë në zgjedhjet lokale ose nacionale</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2F72">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="5B822ED7" w14:textId="46673C8F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Anëtarë/e të kuvendeve komunale</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2F72">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="1A02EC08" w14:textId="70DCAC5C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="5D16F173" w14:textId="56174AF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Personat në njërin prej posteve të cekura më lart konsiderohen PEP nëse tani janë në një post të tillë ose kanë qenë në një post të tillë në një periudhë prej katër (4) vjetësh para datës së paraqitjes së kërkesës për financim në KCSF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="522BB9FD" w14:textId="652E82CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="00AB2377" w14:paraId="7BEFD5C3" w14:textId="195467C6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00246D20">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Për</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="5B4FC90B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OJQ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="5B4FC90B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, të </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2F72">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>kenë</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="5B4FC90B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> të drejtë të aplik</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2F72">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ojnë</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="5B4FC90B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> për fonde të KCSF-së, personat e tillë nuk duhet të jenë në pozita udhëheqëse në organizatën jo-qeveritare që aplikon, si: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="2B5A3CCD" w14:textId="513E26AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Udhëheqës/e i/e Kuvendit të Anëtarëve, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="2B5C0979" w14:textId="374DDC6D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Udhëheqës/e ose anëtar/e i/e Bordit, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="281C1149" w14:textId="401B4F9B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Drejtor/e ekzekutiv/e, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00724F0C" w:rsidR="005117DB" w:rsidP="005117DB" w:rsidRDefault="5B4FC90B" w14:paraId="4FAF2955" w14:textId="22484832">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Menaxher/e (program ose financa) ose në ndonjë postë të ngjashëm të nivelit të lartë. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="07A7AACD" w14:textId="70BE3540">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="603E4FD6" w14:textId="26605987">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Të gjithë aplikantët kërkohet të deklarojnë nëse ata bien në ndonjërën nga situatat që konsiderohen të papranueshme për shkak të përfshirjes së PEP-ëve në organizatën e tyre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B1989" w:rsidP="5B410F42" w:rsidRDefault="003B1989" w14:paraId="29A8A017" w14:textId="4D689B3F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="5B410F42" w:rsidRDefault="001A2E99" w14:paraId="5E9EA785" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="5B410F42" w:rsidRDefault="001A2E99" w14:paraId="591190FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="5B410F42" w:rsidRDefault="001A2E99" w14:paraId="4552B851" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="5B410F42" w:rsidRDefault="001A2E99" w14:paraId="06D717C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="5B410F42" w:rsidRDefault="001A2E99" w14:paraId="701BE807" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="001A2E99" w:rsidP="5B410F42" w:rsidRDefault="001A2E99" w14:paraId="3C683EB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="001A2E99" w:rsidRDefault="5B4FC90B" w14:paraId="1810E7DB" w14:textId="5A9CF319">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="0"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vlerat themelore për përfituesit e Granteve të KCSF-së në EJA Kosovë</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="03FE1DC0" w14:textId="743A67CF">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="4E760CD6" w14:textId="613F0711">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ky dokument paraqet vlerat themelore që janë fundamentale për punën e të gjitha nismave të shoqërisë civile që mbështeten nga KCSF-ja dhe donatorët e saj në kuadër të programit EJA Kosovë. Përcakton udhëzimet e përgjithshme për llogaridhënie ndaj palëve të interesit dhe publikut për organizatat dhe aktivistët e shoqërisë civile në të gjitha nismat e mbështetura nga KCSF-ja në kuadër të EJA Kosovë. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="7FEDA9E4" w14:textId="796FCC0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="32BB5112" w14:textId="4A93EBBF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Të gjithë ata që janë të përfshirë në punën e nismave të shoqërisë civile të mbështetura me grante të KCSF-së në kuadër të EJA Kosovë pritet të angazhohen dhe të veprojnë duke i respektuar këto vlera themelore në të gjitha fazat e aktiviteteve të tyre. KCSF-ja gjithashtu zotohet që t'i përfshijë këto vlera në të gjitha marrëdhëniet e saj kontraktuale dhe jokontraktuale me përfituesit e granteve të saj dhe të sigurojë që këto vlera të ruhen gjithmonë.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="428FB6D7" w14:textId="6CB33134">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="6634B168" w14:textId="43D9FC77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Transparencë dhe llogaridhënie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="1223994F" w14:textId="31833548">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">duke qenë të hapur, të sinqertë dhe të qartë në lidhje me strukturat, misionin, politikat, burimet e financimit, aktivitetet, synimet dhe rezultatet në lidhje me KCSF-në dhe donatorët e saj, grupet e synuara dhe përfituesit dhe publikun, si dhe duke marrë përgjegjësi për veprimet e tyre dhe rezultatet e synuara dhe të pasynuara. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="400FAED1" w14:textId="58331DC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="09DA15E0" w14:textId="53AF7C51">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Integritet dhe besim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="08148BF3" w14:textId="28BAD5B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>duke respektuar standardet më të larta të integritetit progr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="7033C76E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>amor dhe financiar dhe duke shmangur keqinterpretimet, mashtrimet, keqpërdorimet e fondeve dhe/ose konfliktin e interesit, duke marrë të gjitha masat e nevojshme dhe të mundshme për të siguruar që nuk ka lidhje me persona ose organizata që dihet se janë të përfshira në praktika joetike ose të paligjshme, si dhe duke ruajtur konfidencialitetin dhe duke respektuar të drejtën për privatësi, veçanërisht kur kemi të bëjmë me informacione të ndjeshme ose private të njerëzve dhe komuniteteve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="04724A0F" w14:textId="258EBD9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="168A7458" w14:textId="279866E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Zotim për mbrojtjen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="2C03A87A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="2B7B0261">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>të</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="6DACBD67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>drejtave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="4C7C6C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>të</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="2C74D676">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>njeriut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="6CA062A9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>mosdiskriminim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="2C2A8D8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>dhe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="27209D35">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>drejtësi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635" w:rsidR="04983FC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sociale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="42B47E2D" w14:textId="0151F519">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>duke respektuar të drejtat e barabarta dhe dinjitetin e të gjithë njerëzve, dhe duke vlerësuar, respektuar dhe duke bërë p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ërpjekje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">për ta inkurajuar diversitetin dhe mosdiskriminimin dhe trajtimin e barabartë për të gjithë, duke promovuar të drejtat e njeriut, diversitetin, barazinë gjinore, paanshmërinë, mosdiskriminimin, si në nivel të brendshëm ashtu edhe të jashtëm, si dhe duke mos u përfshirë në asnjë aktivitet, deklaratë publike dhe/ose veprime që minojnë këto vlera, si dhe duke u përpjekur për të gjetur zgjidhje të ndërgjegjshme dhe të qëndrueshme për mjedisin dhe duke konsideruar ndikimin e mundshëm që kanë të gjitha aktivitetet e tyre në mjedis si përgjegjësi për t'u kujdesur për mjedisin dhe për ta mbrojtur mjedisin për brezat e tanishëm dhe të ardhshëm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="3C8D0C9F" w14:textId="0BA4C5EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="59DCA31D" w14:textId="25EF8993">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Demokraci dhe sundim të ligjit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="79A078EA" w14:textId="325CA70E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">duke respektuar vlerat themelore të demokracisë, duke përfshirë barazinë, respektimin e lirive themelore, qeverisjen demokratike, lirinë e mediave dhe pluralizmin, dhe pjesëmarrjen aktive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">qytetare, duke respektuar legjislacionin në fuqi të Kosovës, si dhe duke mos u angazhuar në asnjë aktivitet publik, deklarata apo veprime kundër natyrës demokratike, laike dhe të pavarur të Kosovës. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="342DC97F" w14:textId="5CD0B07C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="144FB687" w14:textId="27959932">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Pjesëmarrje e qytetarëve dhe angazhim i komunitetit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="27C222E2" w14:textId="649C6641">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>duke nxitur një mjedis që inkurajon pjesëmarrjen e fuqishme të çdo individi, pavarësisht prejardhjes, për t'u angazhuar në mënyrë aktive në formimin e një shoqërie të barabartë në Kosovë, duke përfshirë komunitetet të cilave u shërbejnë në planifikimin dhe zbatimin e programeve, si dhe duke respektuar llojet e ndryshme të aktivizmit dhe pikëpamjeve për çështje me interes publik dhe duke krijuar një mjedis ku idetë mund të debatohen lirshëm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="1CBCD349" w14:textId="2B83D8D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="506D1934" w14:textId="47172131">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Administrim i përgjegjshëm i burimeve dhe parimi jofitimprurës</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B4FC90B" w:rsidP="5B410F42" w:rsidRDefault="5B4FC90B" w14:paraId="41A867D8" w14:textId="659518B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="540ACA42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>duke u angazhuar për të menaxhuar me përgjegjësi dhe për të arritur ndikimin maksimal të burimeve financiare dhe jofinanciare të besuara, duke siguruar standarde proporcionale për procedurat financiare dhe kontrollet e brendshme, në përputhje me misionin dhe vlerat jofitimprurëse të shoqërisë civile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="540ACA42" w:rsidP="540ACA42" w:rsidRDefault="540ACA42" w14:paraId="11E32669" w14:textId="4E7196F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="540ACA42" w:rsidP="540ACA42" w:rsidRDefault="540ACA42" w14:paraId="337FF821" w14:textId="4524201B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0008B57F" w:rsidP="0008B57F" w:rsidRDefault="0008B57F" w14:paraId="2927986B" w14:textId="60D7C659">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="08303617" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="27237E53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="24C618D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="1C8E957B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="719B73F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="1FA49BA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="70804732" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="7CF93D30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="13C90AC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="3B88DDB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="76C85623" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="793027BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="65E570D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="0E4D1D80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="00328731" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="176729D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="4B0CD714" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="1A3788BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="0BA58CC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="1964233E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="32C9B4EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="4170D33D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="4D5D623A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="7350031F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A2E99" w:rsidP="0008B57F" w:rsidRDefault="001A2E99" w14:paraId="74724F0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="403E7837" w14:textId="38EB2439">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A2E99" w:rsidR="5B410F42" w:rsidP="001A2E99" w:rsidRDefault="17421341" w14:paraId="1B20B35E" w14:textId="038FE1BC">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:color="1F497D" w:sz="24" w:space="0"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sq-AL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Deklaratë nga aplikanti </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="540ACA42" w:rsidRDefault="17421341" w14:paraId="72525AB5" w14:textId="3B9914E8">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="540ACA42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="sq"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Me dorëzimin e këtij aplikacioni, unë deklaroj që: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="540ACA42" w:rsidRDefault="17421341" w14:paraId="73E1BF3D" w14:textId="345A31B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="sq"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="540ACA42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="sq"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informatat e paraqitura në aplikacion janë të vërteta në bazë të asaj që unë kam njohuri dhe në bazë të verifikimeve të arsyeshme; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="540ACA42" w:rsidRDefault="17421341" w14:paraId="5EFF7637" w14:textId="14C0C0EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="sq"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="sq"/>
+        </w:rPr>
+        <w:t>Jam i vetëdijshëm se paraqitja e informacionit të rremë mund të rezultojë në refuzimin e aplikimit, ose në ndërprerjen e kontratës, në rast të dhënies së saj;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="540ACA42" w:rsidRDefault="17421341" w14:paraId="0AEEFD02" w14:textId="2C28C37A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...29 lines deleted...]
-          <w:lang w:val="sq-AL"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="sq"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="sq"/>
+        </w:rPr>
+        <w:t>Jam i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008B57F" w:rsidR="5BEA33D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="sq"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B5D06">
-[...58 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="0008B57F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="sq"/>
+        </w:rPr>
+        <w:t>vetëdijshëm se përpjekja për të kontaktuar ose ndikuar në çfarëdo mënyre ndonjë person të përfshirë në vlerësimin e kësaj kërkese, përfshirë stafin e KCSF-së ose anëtarët e Ekipit të Granteve dhe Vlerësimit, mund të rezultojë në refuzimin e aplikimit, ose në rast të dhënies së grantit edhe në ndërprerje të kontratës.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC1635" w:rsidR="5B410F42" w:rsidP="5B410F42" w:rsidRDefault="5B410F42" w14:paraId="6028DBBD" w14:textId="757755F4">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB47D7" w:rsidR="002A77FF" w:rsidP="008C4510" w:rsidRDefault="00B9186A" w14:paraId="791D24A1" w14:textId="00E65607">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...1041 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1635">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...6464 lines deleted...]
-          <w:lang w:val="sq-AL"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="007C36A3">
-[...1010 lines deleted...]
-      <w:pgMar w:top="2269" w:right="1440" w:bottom="1843" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BB47D7" w:rsidR="002A77FF" w:rsidSect="00822C28">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:pgSz w:w="11907" w:h="16840" w:orient="portrait" w:code="9"/>
+      <w:pgMar w:top="2269" w:right="1440" w:bottom="1843" w:left="1440" w:header="720" w:footer="1296" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62DA3362" w14:textId="77777777" w:rsidR="001003C6" w:rsidRDefault="001003C6" w:rsidP="00244929">
+    <w:p w:rsidRPr="00BC1635" w:rsidR="000F3C3B" w:rsidP="00244929" w:rsidRDefault="000F3C3B" w14:paraId="211A5332" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BC1635">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DDAA04C" w14:textId="77777777" w:rsidR="001003C6" w:rsidRDefault="001003C6" w:rsidP="00244929">
+    <w:p w:rsidRPr="00BC1635" w:rsidR="000F3C3B" w:rsidP="00244929" w:rsidRDefault="000F3C3B" w14:paraId="4FF1C0DB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BC1635">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="76BE9F8E" w14:textId="77777777" w:rsidR="001003C6" w:rsidRDefault="001003C6">
+    <w:p w:rsidRPr="00BC1635" w:rsidR="000F3C3B" w:rsidRDefault="000F3C3B" w14:paraId="409F657F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-853417161"/>
+      <w:id w:val="1523900629"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3FF3AAC3" w14:textId="77777777" w:rsidR="00A80CF7" w:rsidRDefault="00A80CF7">
+      <w:p w:rsidRPr="00BC1635" w:rsidR="00660123" w:rsidRDefault="00660123" w14:paraId="402AC286" w14:textId="091DD4AA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00BC1635">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00BC1635">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00BC1635">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A6083A">
-[...3 lines deleted...]
-          <w:t>11</w:t>
+        <w:r w:rsidRPr="00BC1635" w:rsidR="00B7507D">
+          <w:t>8</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidRPr="00BC1635">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="01EAC3C0" w14:textId="77777777" w:rsidR="00244929" w:rsidRDefault="00244929">
+  <w:p w:rsidRPr="00BC1635" w:rsidR="00244929" w:rsidRDefault="00244929" w14:paraId="2DAA4D90" w14:textId="75F12BD0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00BC1635" w:rsidR="003C7FDA" w:rsidP="003C7FDA" w:rsidRDefault="00E86578" w14:paraId="0EC70A5F" w14:textId="3258A888">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00BC1635">
+      <w:t xml:space="preserve">Bashkëfinancuar </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC1635">
+      <w:t>nga</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC1635" w:rsidR="003C7FDA">
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidRPr="00BC1635" w:rsidR="003C7FDA" w:rsidRDefault="00822C28" w14:paraId="7BE4CA07" w14:textId="7374CBE3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00BC1635">
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="753C81D5" wp14:editId="58F3FACE">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>786765</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>111760</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1601470" cy="719455"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+          <wp:wrapNone/>
+          <wp:docPr id="96" name="Picture 96" descr="SDC_RGB_hoch_pos"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 7" descr="SDC_RGB_hoch_pos"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1601470" cy="719455"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00BC1635">
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C711BF0" wp14:editId="27DDCBC3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>3286125</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>8522335</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1609725" cy="499110"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="95" name="Picture 95" descr="C:\Users\Kaltrina\AppData\Local\Temp\Temp1_SIDA logot.zip\Sweden_logotype_England.png"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Kaltrina\AppData\Local\Temp\Temp1_SIDA logot.zip\Sweden_logotype_England.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1609725" cy="499110"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71CCEECE" w14:textId="77777777" w:rsidR="001003C6" w:rsidRDefault="001003C6" w:rsidP="00244929">
+    <w:p w:rsidRPr="00BC1635" w:rsidR="000F3C3B" w:rsidP="00244929" w:rsidRDefault="000F3C3B" w14:paraId="5EBB6943" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BC1635">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32A729F9" w14:textId="77777777" w:rsidR="001003C6" w:rsidRDefault="001003C6" w:rsidP="00244929">
+    <w:p w:rsidRPr="00BC1635" w:rsidR="000F3C3B" w:rsidP="00244929" w:rsidRDefault="000F3C3B" w14:paraId="6DE6CFDF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BC1635">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32095FB1" w14:textId="77777777" w:rsidR="001003C6" w:rsidRDefault="001003C6">
+    <w:p w:rsidRPr="00BC1635" w:rsidR="000F3C3B" w:rsidRDefault="000F3C3B" w14:paraId="7D953BB1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-    </w:p>
-[...149 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12B42881" w14:textId="77777777" w:rsidR="00244929" w:rsidRDefault="00244929">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00BC1635" w:rsidR="00244929" w:rsidRDefault="00244929" w14:paraId="7A443AFD" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00BC1635">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14BD8A47" wp14:editId="466E79B8">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30A8C813" wp14:editId="561048FB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-922020</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-449580</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7577455" cy="10683240"/>
           <wp:effectExtent l="0" t="0" r="4445" b="3810"/>
           <wp:wrapNone/>
           <wp:docPr id="38" name="Picture 38"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="14" name="EJA_FH 02-01.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -15370,3795 +10961,3613 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7577455" cy="10683240"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FE28433" w14:textId="77777777" w:rsidR="00244929" w:rsidRDefault="00244929">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00BC1635" w:rsidR="003C7FDA" w:rsidP="003C7FDA" w:rsidRDefault="003C7FDA" w14:paraId="3862ACCC" w14:textId="3B39C4A5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00BC1635">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48BC632A" wp14:editId="7E351F3E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C8BE95F" wp14:editId="5CBD9FDB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-906780</wp:posOffset>
+            <wp:posOffset>4549140</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-457200</wp:posOffset>
+            <wp:posOffset>-46355</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7576994" cy="10713720"/>
-[...2 lines deleted...]
-          <wp:docPr id="39" name="Picture 39"/>
+          <wp:extent cx="1279525" cy="777240"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="11577" y="2118"/>
+              <wp:lineTo x="6753" y="7412"/>
+              <wp:lineTo x="2251" y="11118"/>
+              <wp:lineTo x="2573" y="20118"/>
+              <wp:lineTo x="15758" y="20118"/>
+              <wp:lineTo x="16723" y="19059"/>
+              <wp:lineTo x="19617" y="13235"/>
+              <wp:lineTo x="19617" y="2118"/>
+              <wp:lineTo x="11577" y="2118"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="92" name="Picture 92" descr="C:\Users\Rron Z\Desktop\Rroni\DESKTOP RRONI\10 PFM\18 Branding\EJA Logo-01.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="EJA_FH 01-01.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Rron Z\Desktop\Rroni\DESKTOP RRONI\10 PFM\18 Branding\EJA Logo-01.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7576994" cy="10713720"/>
+                    <a:ext cx="1279525" cy="777240"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00BC1635">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2672ED97" wp14:editId="4DCDDEEC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-121920</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1919605" cy="731520"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20813"/>
+              <wp:lineTo x="21436" y="20813"/>
+              <wp:lineTo x="21436" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="93" name="Picture 93" descr="C:\Users\Rron Z\Desktop\Rroni\Downloads\KCSF Logo.png"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Rron Z\Desktop\Rroni\Downloads\KCSF Logo.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1919605" cy="731520"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w:rsidRPr="00BC1635" w:rsidR="00244929" w:rsidRDefault="00244929" w14:paraId="18A0D590" w14:textId="4C7AFC98">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04030722"/>
+    <w:nsid w:val="034CE5EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="95DEF048"/>
-    <w:lvl w:ilvl="0" w:tplc="B412999C">
+    <w:tmpl w:val="88127DA8"/>
+    <w:lvl w:ilvl="0" w:tplc="35A43ECC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7E0E5250">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3620B45E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="09C05F24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6574922A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FBE8774E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="54F22490">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F23EEF66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DC3A4D42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E494AAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="013A4A3A"/>
+    <w:lvl w:ilvl="0" w:tplc="E1C2852E">
+      <w:start w:val="100"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B512241A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3EE2E07C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A9F47EB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="24D2D206">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F0DCD34C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BEE28276">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8DAC9C62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C7268A4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13642C72"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6674F0A8"/>
+    <w:lvl w:ilvl="0" w:tplc="10001554">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
+        <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5CC46192">
+    <w:lvl w:ilvl="1" w:tplc="ABF69204">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="829AC582">
+    <w:lvl w:ilvl="2" w:tplc="0B1A3384">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1020" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A3D6CFBE">
+    <w:lvl w:ilvl="3" w:tplc="DE54FE80">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30686F4E">
+    <w:lvl w:ilvl="4" w:tplc="289C71CE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8E6EB746">
+    <w:lvl w:ilvl="5" w:tplc="68449A66">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1020" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72464762">
+    <w:lvl w:ilvl="6" w:tplc="A39AD32A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C125030">
+    <w:lvl w:ilvl="7" w:tplc="A612B13C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DFF8E234">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26111F5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F23EFDAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32187CEA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9752A802"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B04AD75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72021B34"/>
+    <w:lvl w:ilvl="0" w:tplc="20FEFC0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BEDA4FE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B9662912">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="15DE52D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7EECB34A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="976802EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7A28E000">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EEC804D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D494B47C">
+    <w:lvl w:ilvl="8" w:tplc="9008308C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1020" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A0520E2"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52EA2F79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4BA44188"/>
-[...1 lines deleted...]
-      <w:start w:val="22"/>
+    <w:tmpl w:val="D00E63C0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B0033E7"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="672A8DE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8026A96C"/>
+    <w:lvl w:ilvl="0" w:tplc="1D3A7DB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F83CB812">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3BE8A962">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B78E66D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9D22BDDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4B5A2D34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7CFC642E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A8987050">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="091CDD7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B932D32"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DCF439A2"/>
+    <w:tmpl w:val="A00A4710"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="3"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FB131D6"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C077A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1FAC5740"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="F9C23CB4"/>
+    <w:lvl w:ilvl="0" w:tplc="15DA8BD6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="540" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0B2014CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F622180C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D5B4144C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E58A9EF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A4FCE8C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FE7200C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="83F4B09A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="81BC67AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74E96054"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="941C867A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76777B0F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7E7847A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="540" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773169F1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF96BA4C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...51 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...184 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...1707 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="1" w16cid:durableId="1815948655">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1665283779">
+  <w:num w:numId="2" w16cid:durableId="833378932">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1739085596">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="375785319">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1321733105">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2109302292">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1582059720">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1277558856">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1905601442">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2124490793">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1007169648">
-[...44 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1867015376">
+  <w:num w:numId="11" w16cid:durableId="184447212">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1617102388">
-[...8 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="132217977">
+  <w:num w:numId="12" w16cid:durableId="1823232965">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="304820863">
-[...2 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="425657409">
+  <w:num w:numId="13" w16cid:durableId="2017805107">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1126583489">
-[...1 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="132"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00244929"/>
     <w:rsid w:val="0000197A"/>
     <w:rsid w:val="00006526"/>
     <w:rsid w:val="00007D17"/>
-    <w:rsid w:val="00007EF9"/>
+    <w:rsid w:val="00010692"/>
     <w:rsid w:val="0001274F"/>
-    <w:rsid w:val="00013512"/>
+    <w:rsid w:val="0001558D"/>
     <w:rsid w:val="000160BF"/>
     <w:rsid w:val="00016AE8"/>
     <w:rsid w:val="00016CFC"/>
     <w:rsid w:val="00017650"/>
+    <w:rsid w:val="000201D9"/>
     <w:rsid w:val="00020CB3"/>
     <w:rsid w:val="00021571"/>
-    <w:rsid w:val="00021B55"/>
     <w:rsid w:val="00023A95"/>
-    <w:rsid w:val="00026F1E"/>
     <w:rsid w:val="000273F3"/>
     <w:rsid w:val="000300E0"/>
     <w:rsid w:val="000350E4"/>
     <w:rsid w:val="000354FA"/>
-    <w:rsid w:val="00035914"/>
     <w:rsid w:val="00036BCE"/>
-    <w:rsid w:val="00036D9C"/>
     <w:rsid w:val="00037282"/>
+    <w:rsid w:val="00037334"/>
+    <w:rsid w:val="000427EF"/>
+    <w:rsid w:val="000458F8"/>
+    <w:rsid w:val="00045F7E"/>
+    <w:rsid w:val="00046CA3"/>
     <w:rsid w:val="00047EC5"/>
     <w:rsid w:val="00053F24"/>
     <w:rsid w:val="000555A2"/>
-    <w:rsid w:val="00060EFA"/>
+    <w:rsid w:val="000600A9"/>
     <w:rsid w:val="00061655"/>
-    <w:rsid w:val="00062A8B"/>
     <w:rsid w:val="000645BB"/>
-    <w:rsid w:val="00064849"/>
-    <w:rsid w:val="00065AC4"/>
+    <w:rsid w:val="00064C20"/>
+    <w:rsid w:val="000673E4"/>
     <w:rsid w:val="0007427C"/>
     <w:rsid w:val="000743C3"/>
     <w:rsid w:val="000802BA"/>
     <w:rsid w:val="0008744F"/>
     <w:rsid w:val="00087D9E"/>
     <w:rsid w:val="00087ED6"/>
+    <w:rsid w:val="0008B57F"/>
+    <w:rsid w:val="00090D91"/>
+    <w:rsid w:val="00091545"/>
     <w:rsid w:val="000A121E"/>
+    <w:rsid w:val="000A20F8"/>
     <w:rsid w:val="000A3CA4"/>
     <w:rsid w:val="000A465E"/>
     <w:rsid w:val="000A4770"/>
+    <w:rsid w:val="000A490C"/>
     <w:rsid w:val="000A51D7"/>
-    <w:rsid w:val="000B5C4D"/>
-    <w:rsid w:val="000B5D06"/>
+    <w:rsid w:val="000B0571"/>
+    <w:rsid w:val="000B2DFA"/>
+    <w:rsid w:val="000B4A0F"/>
     <w:rsid w:val="000B745A"/>
     <w:rsid w:val="000B7497"/>
     <w:rsid w:val="000C03CB"/>
+    <w:rsid w:val="000C2E64"/>
+    <w:rsid w:val="000C47E3"/>
     <w:rsid w:val="000C4CD0"/>
-    <w:rsid w:val="000D06DE"/>
     <w:rsid w:val="000D08B8"/>
     <w:rsid w:val="000D1315"/>
     <w:rsid w:val="000D18C0"/>
     <w:rsid w:val="000D2E6B"/>
     <w:rsid w:val="000D47A9"/>
-    <w:rsid w:val="000E232F"/>
+    <w:rsid w:val="000E1A85"/>
     <w:rsid w:val="000E3B76"/>
     <w:rsid w:val="000E4185"/>
     <w:rsid w:val="000E41FB"/>
-    <w:rsid w:val="000E4911"/>
+    <w:rsid w:val="000E5E88"/>
+    <w:rsid w:val="000E637A"/>
     <w:rsid w:val="000E788F"/>
     <w:rsid w:val="000E7F75"/>
-    <w:rsid w:val="001003C6"/>
+    <w:rsid w:val="000F3C3B"/>
+    <w:rsid w:val="000F5171"/>
+    <w:rsid w:val="000F6408"/>
     <w:rsid w:val="00102C5F"/>
+    <w:rsid w:val="00103579"/>
     <w:rsid w:val="00104402"/>
     <w:rsid w:val="00104A8B"/>
-    <w:rsid w:val="00106151"/>
     <w:rsid w:val="00107CEB"/>
     <w:rsid w:val="00115017"/>
     <w:rsid w:val="00115324"/>
     <w:rsid w:val="00116CDA"/>
     <w:rsid w:val="0011716A"/>
+    <w:rsid w:val="00121266"/>
     <w:rsid w:val="00122E57"/>
+    <w:rsid w:val="00123C95"/>
     <w:rsid w:val="00127A54"/>
-    <w:rsid w:val="00133BC8"/>
     <w:rsid w:val="00135251"/>
     <w:rsid w:val="0013760D"/>
     <w:rsid w:val="00140A63"/>
     <w:rsid w:val="00141076"/>
     <w:rsid w:val="0014186C"/>
     <w:rsid w:val="00145042"/>
-    <w:rsid w:val="0014672C"/>
+    <w:rsid w:val="0014636F"/>
     <w:rsid w:val="00146EB2"/>
-    <w:rsid w:val="001476F5"/>
-    <w:rsid w:val="00150D92"/>
     <w:rsid w:val="00150DC6"/>
+    <w:rsid w:val="00152685"/>
     <w:rsid w:val="00156B34"/>
+    <w:rsid w:val="00160746"/>
+    <w:rsid w:val="0016131C"/>
     <w:rsid w:val="001613E6"/>
     <w:rsid w:val="00165FD9"/>
     <w:rsid w:val="001720B3"/>
     <w:rsid w:val="00172E06"/>
     <w:rsid w:val="00173B60"/>
     <w:rsid w:val="00175D34"/>
     <w:rsid w:val="001765FE"/>
     <w:rsid w:val="001779B8"/>
+    <w:rsid w:val="0018192A"/>
     <w:rsid w:val="00181FA6"/>
     <w:rsid w:val="00185284"/>
-    <w:rsid w:val="00186759"/>
+    <w:rsid w:val="00186DAF"/>
     <w:rsid w:val="00186E5F"/>
     <w:rsid w:val="00191404"/>
+    <w:rsid w:val="001918C6"/>
     <w:rsid w:val="00191DEC"/>
     <w:rsid w:val="00193DD9"/>
-    <w:rsid w:val="001A43AC"/>
+    <w:rsid w:val="001A2E99"/>
+    <w:rsid w:val="001A66D5"/>
     <w:rsid w:val="001A768C"/>
-    <w:rsid w:val="001B1A57"/>
+    <w:rsid w:val="001A7938"/>
     <w:rsid w:val="001B2D13"/>
+    <w:rsid w:val="001B5506"/>
+    <w:rsid w:val="001B55EF"/>
+    <w:rsid w:val="001C1154"/>
+    <w:rsid w:val="001C2CA3"/>
     <w:rsid w:val="001C4D78"/>
-    <w:rsid w:val="001C7814"/>
+    <w:rsid w:val="001C57B9"/>
     <w:rsid w:val="001D0DF2"/>
     <w:rsid w:val="001D2271"/>
+    <w:rsid w:val="001D24F4"/>
     <w:rsid w:val="001D3E93"/>
     <w:rsid w:val="001D5DAC"/>
+    <w:rsid w:val="001D6E2A"/>
     <w:rsid w:val="001D7512"/>
     <w:rsid w:val="001E0474"/>
     <w:rsid w:val="001E2159"/>
-    <w:rsid w:val="001E292A"/>
     <w:rsid w:val="001E3927"/>
     <w:rsid w:val="001E4237"/>
     <w:rsid w:val="001E4B0A"/>
     <w:rsid w:val="001E4F12"/>
     <w:rsid w:val="001E4F9B"/>
     <w:rsid w:val="001E5EC6"/>
     <w:rsid w:val="001E7670"/>
     <w:rsid w:val="001F3F9D"/>
+    <w:rsid w:val="001F4FBA"/>
     <w:rsid w:val="001F6106"/>
     <w:rsid w:val="001F6CB4"/>
     <w:rsid w:val="00201AD2"/>
-    <w:rsid w:val="002052BB"/>
     <w:rsid w:val="002059AE"/>
-    <w:rsid w:val="002106C1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0021213A"/>
+    <w:rsid w:val="00217AEA"/>
     <w:rsid w:val="00220D7F"/>
     <w:rsid w:val="00221E7B"/>
     <w:rsid w:val="00223B6B"/>
     <w:rsid w:val="00224463"/>
+    <w:rsid w:val="00225769"/>
     <w:rsid w:val="00230C8E"/>
-    <w:rsid w:val="00232238"/>
+    <w:rsid w:val="002311E5"/>
     <w:rsid w:val="002326B2"/>
     <w:rsid w:val="00232732"/>
     <w:rsid w:val="002331AC"/>
     <w:rsid w:val="00237109"/>
     <w:rsid w:val="002378CB"/>
     <w:rsid w:val="00240721"/>
-    <w:rsid w:val="00240C07"/>
     <w:rsid w:val="002413B6"/>
-    <w:rsid w:val="002426E3"/>
+    <w:rsid w:val="00241768"/>
+    <w:rsid w:val="0024198C"/>
+    <w:rsid w:val="00242D2A"/>
+    <w:rsid w:val="0024346C"/>
     <w:rsid w:val="00244737"/>
     <w:rsid w:val="00244929"/>
+    <w:rsid w:val="00246D20"/>
     <w:rsid w:val="002518B2"/>
     <w:rsid w:val="002523C3"/>
     <w:rsid w:val="002630B8"/>
     <w:rsid w:val="0026489F"/>
     <w:rsid w:val="002652A6"/>
     <w:rsid w:val="002653A3"/>
-    <w:rsid w:val="00265891"/>
     <w:rsid w:val="0026738D"/>
     <w:rsid w:val="00272821"/>
     <w:rsid w:val="0027323A"/>
+    <w:rsid w:val="0027347B"/>
     <w:rsid w:val="00277C13"/>
-    <w:rsid w:val="00287F1B"/>
+    <w:rsid w:val="0028084A"/>
+    <w:rsid w:val="00282BB1"/>
     <w:rsid w:val="002914E7"/>
     <w:rsid w:val="002920A4"/>
     <w:rsid w:val="00293463"/>
-    <w:rsid w:val="00293936"/>
     <w:rsid w:val="00295811"/>
+    <w:rsid w:val="0029755A"/>
+    <w:rsid w:val="002A0EA4"/>
+    <w:rsid w:val="002A0FAB"/>
     <w:rsid w:val="002A1528"/>
+    <w:rsid w:val="002A3827"/>
     <w:rsid w:val="002A734B"/>
+    <w:rsid w:val="002A77FF"/>
+    <w:rsid w:val="002B0AB2"/>
+    <w:rsid w:val="002B0E13"/>
     <w:rsid w:val="002B23BB"/>
     <w:rsid w:val="002B26B7"/>
     <w:rsid w:val="002B2E81"/>
+    <w:rsid w:val="002B3335"/>
+    <w:rsid w:val="002B3EBE"/>
     <w:rsid w:val="002B7455"/>
-    <w:rsid w:val="002C253C"/>
+    <w:rsid w:val="002C2AE7"/>
     <w:rsid w:val="002C4F26"/>
     <w:rsid w:val="002C7AF2"/>
     <w:rsid w:val="002D0CA5"/>
     <w:rsid w:val="002D2130"/>
     <w:rsid w:val="002D3D76"/>
+    <w:rsid w:val="002D5796"/>
     <w:rsid w:val="002D63A1"/>
     <w:rsid w:val="002D7CF6"/>
     <w:rsid w:val="002E2871"/>
     <w:rsid w:val="002E4D0C"/>
     <w:rsid w:val="002E5DFA"/>
     <w:rsid w:val="002E7FD0"/>
     <w:rsid w:val="002F3C37"/>
+    <w:rsid w:val="002F4167"/>
     <w:rsid w:val="002F43EF"/>
+    <w:rsid w:val="00301301"/>
     <w:rsid w:val="003016C5"/>
     <w:rsid w:val="00310E23"/>
+    <w:rsid w:val="0031443B"/>
     <w:rsid w:val="00321B92"/>
-    <w:rsid w:val="003278CF"/>
+    <w:rsid w:val="0032366E"/>
+    <w:rsid w:val="00325F6D"/>
+    <w:rsid w:val="0032644D"/>
     <w:rsid w:val="00330548"/>
     <w:rsid w:val="00334846"/>
     <w:rsid w:val="003422E5"/>
-    <w:rsid w:val="00342903"/>
     <w:rsid w:val="00342ABC"/>
     <w:rsid w:val="0034451F"/>
-    <w:rsid w:val="00345A46"/>
+    <w:rsid w:val="00351648"/>
     <w:rsid w:val="003535D9"/>
-    <w:rsid w:val="00356A4E"/>
+    <w:rsid w:val="003608EC"/>
     <w:rsid w:val="00361693"/>
-    <w:rsid w:val="003625E6"/>
+    <w:rsid w:val="00363D22"/>
     <w:rsid w:val="00367D69"/>
+    <w:rsid w:val="00367FCD"/>
     <w:rsid w:val="00370B2B"/>
+    <w:rsid w:val="003723E4"/>
+    <w:rsid w:val="0037515A"/>
     <w:rsid w:val="003766C7"/>
+    <w:rsid w:val="00377417"/>
+    <w:rsid w:val="00377EA4"/>
+    <w:rsid w:val="00380BF8"/>
+    <w:rsid w:val="003820AC"/>
     <w:rsid w:val="0038295E"/>
     <w:rsid w:val="00383369"/>
     <w:rsid w:val="00383612"/>
     <w:rsid w:val="003842DD"/>
     <w:rsid w:val="00384413"/>
     <w:rsid w:val="00390BD3"/>
+    <w:rsid w:val="00393478"/>
     <w:rsid w:val="0039427A"/>
     <w:rsid w:val="003A2043"/>
+    <w:rsid w:val="003A26C8"/>
+    <w:rsid w:val="003A349D"/>
     <w:rsid w:val="003A793E"/>
     <w:rsid w:val="003B1357"/>
+    <w:rsid w:val="003B1989"/>
     <w:rsid w:val="003B6EFB"/>
     <w:rsid w:val="003C2315"/>
     <w:rsid w:val="003C266C"/>
     <w:rsid w:val="003C4967"/>
     <w:rsid w:val="003C6FF9"/>
+    <w:rsid w:val="003C7FDA"/>
+    <w:rsid w:val="003D0237"/>
     <w:rsid w:val="003D121A"/>
+    <w:rsid w:val="003D5F66"/>
+    <w:rsid w:val="003D6748"/>
     <w:rsid w:val="003D6F02"/>
     <w:rsid w:val="003E01C9"/>
     <w:rsid w:val="003E05C8"/>
     <w:rsid w:val="003E2231"/>
     <w:rsid w:val="003E29CB"/>
     <w:rsid w:val="003E5706"/>
     <w:rsid w:val="003E5720"/>
     <w:rsid w:val="003E6AEB"/>
     <w:rsid w:val="003F04A0"/>
     <w:rsid w:val="003F1E9A"/>
     <w:rsid w:val="003F4AEF"/>
+    <w:rsid w:val="003F54BA"/>
+    <w:rsid w:val="003F56F9"/>
+    <w:rsid w:val="003F68CF"/>
     <w:rsid w:val="004049E4"/>
     <w:rsid w:val="00410261"/>
     <w:rsid w:val="00411449"/>
+    <w:rsid w:val="0041177D"/>
+    <w:rsid w:val="0041193E"/>
     <w:rsid w:val="00413949"/>
+    <w:rsid w:val="00413F13"/>
     <w:rsid w:val="00415A5E"/>
     <w:rsid w:val="00417407"/>
     <w:rsid w:val="00426C90"/>
     <w:rsid w:val="00427028"/>
     <w:rsid w:val="004336E6"/>
-    <w:rsid w:val="004354F6"/>
+    <w:rsid w:val="0043464E"/>
     <w:rsid w:val="0043598A"/>
     <w:rsid w:val="004362BA"/>
-    <w:rsid w:val="00447048"/>
     <w:rsid w:val="00451CA7"/>
-    <w:rsid w:val="004552A0"/>
     <w:rsid w:val="0046159F"/>
     <w:rsid w:val="00462F0E"/>
+    <w:rsid w:val="00464E32"/>
     <w:rsid w:val="00465484"/>
     <w:rsid w:val="00465654"/>
-    <w:rsid w:val="004677A8"/>
+    <w:rsid w:val="00466118"/>
+    <w:rsid w:val="00466BB0"/>
+    <w:rsid w:val="00467253"/>
     <w:rsid w:val="00467E00"/>
+    <w:rsid w:val="00470417"/>
     <w:rsid w:val="00471AA6"/>
-    <w:rsid w:val="00471C13"/>
-    <w:rsid w:val="00476877"/>
     <w:rsid w:val="00476EB6"/>
-    <w:rsid w:val="00477148"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00480A5D"/>
+    <w:rsid w:val="004777BB"/>
+    <w:rsid w:val="004827C3"/>
     <w:rsid w:val="00483123"/>
     <w:rsid w:val="00483182"/>
     <w:rsid w:val="00483EC4"/>
     <w:rsid w:val="0048537C"/>
     <w:rsid w:val="004904D1"/>
     <w:rsid w:val="004932A6"/>
     <w:rsid w:val="00493D15"/>
-    <w:rsid w:val="00494343"/>
-    <w:rsid w:val="00496EC4"/>
+    <w:rsid w:val="00494EBD"/>
     <w:rsid w:val="004A03CD"/>
-    <w:rsid w:val="004A28CF"/>
+    <w:rsid w:val="004A139D"/>
+    <w:rsid w:val="004A3AC5"/>
     <w:rsid w:val="004A4F74"/>
+    <w:rsid w:val="004B2061"/>
+    <w:rsid w:val="004B58F1"/>
     <w:rsid w:val="004B7156"/>
-    <w:rsid w:val="004B73B9"/>
     <w:rsid w:val="004C075C"/>
+    <w:rsid w:val="004C121C"/>
     <w:rsid w:val="004C31C1"/>
+    <w:rsid w:val="004C3703"/>
+    <w:rsid w:val="004C39B9"/>
     <w:rsid w:val="004C3C91"/>
     <w:rsid w:val="004C52E2"/>
     <w:rsid w:val="004C55F2"/>
+    <w:rsid w:val="004C70F7"/>
     <w:rsid w:val="004C79D4"/>
+    <w:rsid w:val="004D1B1B"/>
     <w:rsid w:val="004D26DC"/>
-    <w:rsid w:val="004D75F8"/>
+    <w:rsid w:val="004D309A"/>
+    <w:rsid w:val="004D5E97"/>
     <w:rsid w:val="004E2949"/>
-    <w:rsid w:val="004E2CD8"/>
+    <w:rsid w:val="004E44B8"/>
     <w:rsid w:val="004E4A39"/>
+    <w:rsid w:val="004E5D8C"/>
     <w:rsid w:val="004F5CD0"/>
+    <w:rsid w:val="004F7941"/>
     <w:rsid w:val="00500711"/>
     <w:rsid w:val="00501D94"/>
-    <w:rsid w:val="00502CA2"/>
     <w:rsid w:val="00505732"/>
-    <w:rsid w:val="00512EB7"/>
-    <w:rsid w:val="00516738"/>
+    <w:rsid w:val="005117DB"/>
     <w:rsid w:val="00517C1E"/>
-    <w:rsid w:val="00517E98"/>
+    <w:rsid w:val="00521C20"/>
+    <w:rsid w:val="00521FDA"/>
     <w:rsid w:val="00526087"/>
     <w:rsid w:val="0052611D"/>
     <w:rsid w:val="00527609"/>
     <w:rsid w:val="005278E3"/>
     <w:rsid w:val="005301AA"/>
+    <w:rsid w:val="00530C39"/>
     <w:rsid w:val="005329EA"/>
+    <w:rsid w:val="00533509"/>
+    <w:rsid w:val="00536129"/>
     <w:rsid w:val="0054129C"/>
     <w:rsid w:val="0054321B"/>
-    <w:rsid w:val="00543347"/>
     <w:rsid w:val="00543E5E"/>
     <w:rsid w:val="005464A6"/>
-    <w:rsid w:val="0054703C"/>
     <w:rsid w:val="005517DD"/>
-    <w:rsid w:val="00551AEC"/>
     <w:rsid w:val="00553231"/>
     <w:rsid w:val="005570CB"/>
-    <w:rsid w:val="00566A06"/>
+    <w:rsid w:val="00557AA6"/>
+    <w:rsid w:val="00562F38"/>
     <w:rsid w:val="005714E3"/>
+    <w:rsid w:val="00574604"/>
     <w:rsid w:val="00574FAB"/>
     <w:rsid w:val="00575898"/>
     <w:rsid w:val="00576696"/>
     <w:rsid w:val="00576A30"/>
+    <w:rsid w:val="005809E5"/>
+    <w:rsid w:val="00580CFF"/>
+    <w:rsid w:val="0058160B"/>
     <w:rsid w:val="005817C1"/>
-    <w:rsid w:val="0058383D"/>
     <w:rsid w:val="00586A7F"/>
-    <w:rsid w:val="005906CE"/>
+    <w:rsid w:val="00590EBF"/>
     <w:rsid w:val="00590F3A"/>
-    <w:rsid w:val="00592CFD"/>
-    <w:rsid w:val="00592D24"/>
+    <w:rsid w:val="0059404E"/>
     <w:rsid w:val="0059726F"/>
     <w:rsid w:val="005978EA"/>
-    <w:rsid w:val="005A0A6C"/>
+    <w:rsid w:val="005A1499"/>
+    <w:rsid w:val="005A35C6"/>
     <w:rsid w:val="005B14D3"/>
     <w:rsid w:val="005B4EF5"/>
     <w:rsid w:val="005B660F"/>
     <w:rsid w:val="005B6961"/>
     <w:rsid w:val="005B6B9B"/>
-    <w:rsid w:val="005C001E"/>
-    <w:rsid w:val="005C1671"/>
+    <w:rsid w:val="005C6B90"/>
     <w:rsid w:val="005D02F9"/>
+    <w:rsid w:val="005D66FA"/>
+    <w:rsid w:val="005D7702"/>
+    <w:rsid w:val="005D7B59"/>
     <w:rsid w:val="005E13E5"/>
     <w:rsid w:val="005E2103"/>
     <w:rsid w:val="005E4C9D"/>
     <w:rsid w:val="005E6383"/>
     <w:rsid w:val="005F29B4"/>
     <w:rsid w:val="005F2F79"/>
-    <w:rsid w:val="005F5E21"/>
+    <w:rsid w:val="005F41B6"/>
     <w:rsid w:val="005F7A0D"/>
     <w:rsid w:val="005F7F7D"/>
     <w:rsid w:val="00601236"/>
     <w:rsid w:val="006017B7"/>
-    <w:rsid w:val="00611409"/>
+    <w:rsid w:val="006042A5"/>
+    <w:rsid w:val="00605927"/>
     <w:rsid w:val="0061200F"/>
     <w:rsid w:val="00616647"/>
-    <w:rsid w:val="00623F31"/>
+    <w:rsid w:val="00626810"/>
+    <w:rsid w:val="00626E7B"/>
     <w:rsid w:val="00632E87"/>
-    <w:rsid w:val="006352ED"/>
     <w:rsid w:val="006370AC"/>
     <w:rsid w:val="00640B08"/>
     <w:rsid w:val="0064188A"/>
     <w:rsid w:val="0064350C"/>
     <w:rsid w:val="00644D41"/>
     <w:rsid w:val="00645F1F"/>
     <w:rsid w:val="0064667F"/>
+    <w:rsid w:val="00660123"/>
     <w:rsid w:val="006605E0"/>
-    <w:rsid w:val="006676EA"/>
+    <w:rsid w:val="006607D4"/>
+    <w:rsid w:val="00661411"/>
+    <w:rsid w:val="00663483"/>
     <w:rsid w:val="006677D7"/>
     <w:rsid w:val="00672859"/>
+    <w:rsid w:val="00673E32"/>
+    <w:rsid w:val="00674058"/>
     <w:rsid w:val="006767BB"/>
     <w:rsid w:val="006777FF"/>
     <w:rsid w:val="006810D8"/>
+    <w:rsid w:val="006835C6"/>
     <w:rsid w:val="00683E9C"/>
     <w:rsid w:val="0068460C"/>
-    <w:rsid w:val="006A0E72"/>
+    <w:rsid w:val="0068605D"/>
+    <w:rsid w:val="0069193D"/>
     <w:rsid w:val="006A76BE"/>
     <w:rsid w:val="006B2FC3"/>
     <w:rsid w:val="006B7380"/>
     <w:rsid w:val="006C06F0"/>
     <w:rsid w:val="006C0D23"/>
     <w:rsid w:val="006C147A"/>
     <w:rsid w:val="006C268B"/>
+    <w:rsid w:val="006C6E01"/>
     <w:rsid w:val="006D0341"/>
     <w:rsid w:val="006D03D9"/>
     <w:rsid w:val="006D1709"/>
     <w:rsid w:val="006D2478"/>
     <w:rsid w:val="006D2CAF"/>
+    <w:rsid w:val="006D365F"/>
     <w:rsid w:val="006D40DD"/>
+    <w:rsid w:val="006D55BC"/>
     <w:rsid w:val="006D7686"/>
     <w:rsid w:val="006D7C0A"/>
     <w:rsid w:val="006E0A7A"/>
+    <w:rsid w:val="006E47ED"/>
+    <w:rsid w:val="006E5AF8"/>
+    <w:rsid w:val="006E6C7B"/>
     <w:rsid w:val="006F1A3D"/>
     <w:rsid w:val="006F6A6C"/>
     <w:rsid w:val="00700665"/>
     <w:rsid w:val="00700692"/>
+    <w:rsid w:val="00701853"/>
+    <w:rsid w:val="00701B4A"/>
     <w:rsid w:val="00702260"/>
-    <w:rsid w:val="00706A47"/>
+    <w:rsid w:val="00706894"/>
+    <w:rsid w:val="0071009A"/>
     <w:rsid w:val="00711549"/>
     <w:rsid w:val="007203F6"/>
     <w:rsid w:val="0072216C"/>
+    <w:rsid w:val="00722AAF"/>
     <w:rsid w:val="00723C66"/>
+    <w:rsid w:val="00724139"/>
+    <w:rsid w:val="00724F0C"/>
     <w:rsid w:val="007255AA"/>
     <w:rsid w:val="00727D85"/>
     <w:rsid w:val="007327A2"/>
+    <w:rsid w:val="00734D0C"/>
     <w:rsid w:val="00735A7D"/>
     <w:rsid w:val="00736D6D"/>
-    <w:rsid w:val="00745753"/>
+    <w:rsid w:val="0074042F"/>
     <w:rsid w:val="00745FD0"/>
     <w:rsid w:val="00746A1C"/>
-    <w:rsid w:val="0074731C"/>
     <w:rsid w:val="00750073"/>
-    <w:rsid w:val="00756C89"/>
+    <w:rsid w:val="00751F92"/>
     <w:rsid w:val="00757D07"/>
+    <w:rsid w:val="007601D0"/>
+    <w:rsid w:val="007617AE"/>
     <w:rsid w:val="007637A9"/>
     <w:rsid w:val="00763885"/>
     <w:rsid w:val="007678A4"/>
-    <w:rsid w:val="00775095"/>
+    <w:rsid w:val="007726CE"/>
     <w:rsid w:val="007751D3"/>
     <w:rsid w:val="00776A97"/>
     <w:rsid w:val="0077722A"/>
     <w:rsid w:val="007802ED"/>
     <w:rsid w:val="007805E4"/>
+    <w:rsid w:val="00781449"/>
     <w:rsid w:val="00784902"/>
-    <w:rsid w:val="007913FA"/>
+    <w:rsid w:val="00791834"/>
     <w:rsid w:val="00791CB3"/>
-    <w:rsid w:val="0079665F"/>
     <w:rsid w:val="00796B29"/>
     <w:rsid w:val="007A2452"/>
     <w:rsid w:val="007A2A14"/>
     <w:rsid w:val="007A37DF"/>
     <w:rsid w:val="007A3C35"/>
+    <w:rsid w:val="007A70B4"/>
+    <w:rsid w:val="007B1A62"/>
     <w:rsid w:val="007B387D"/>
     <w:rsid w:val="007B3911"/>
+    <w:rsid w:val="007B3EE4"/>
+    <w:rsid w:val="007B67D2"/>
     <w:rsid w:val="007C289D"/>
-    <w:rsid w:val="007C36A3"/>
+    <w:rsid w:val="007C3724"/>
     <w:rsid w:val="007C3823"/>
     <w:rsid w:val="007D1E9D"/>
+    <w:rsid w:val="007D2C6A"/>
     <w:rsid w:val="007D4285"/>
     <w:rsid w:val="007D536D"/>
     <w:rsid w:val="007D6CAD"/>
-    <w:rsid w:val="007D6D8D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007E2C4E"/>
+    <w:rsid w:val="007D76EA"/>
+    <w:rsid w:val="007E0703"/>
     <w:rsid w:val="007E2E30"/>
-    <w:rsid w:val="007E6DF8"/>
     <w:rsid w:val="007F1608"/>
     <w:rsid w:val="007F2555"/>
     <w:rsid w:val="007F7B06"/>
     <w:rsid w:val="007F7BEF"/>
     <w:rsid w:val="00806648"/>
+    <w:rsid w:val="00806CB6"/>
     <w:rsid w:val="00806D88"/>
     <w:rsid w:val="00811AE2"/>
-    <w:rsid w:val="0081407B"/>
+    <w:rsid w:val="00814937"/>
     <w:rsid w:val="00820045"/>
+    <w:rsid w:val="00822C28"/>
     <w:rsid w:val="00823CFB"/>
+    <w:rsid w:val="00823EBD"/>
     <w:rsid w:val="00824414"/>
     <w:rsid w:val="00824F73"/>
     <w:rsid w:val="0082507A"/>
+    <w:rsid w:val="00825A21"/>
     <w:rsid w:val="00840AC4"/>
-    <w:rsid w:val="008440A7"/>
     <w:rsid w:val="00845BC8"/>
     <w:rsid w:val="00847D10"/>
     <w:rsid w:val="008511F5"/>
     <w:rsid w:val="00851816"/>
     <w:rsid w:val="00852271"/>
-    <w:rsid w:val="0085316C"/>
     <w:rsid w:val="008543D7"/>
+    <w:rsid w:val="00855620"/>
+    <w:rsid w:val="008559A0"/>
     <w:rsid w:val="0085698A"/>
     <w:rsid w:val="00857F62"/>
     <w:rsid w:val="008605EF"/>
     <w:rsid w:val="008631DB"/>
     <w:rsid w:val="0086424D"/>
     <w:rsid w:val="008651CA"/>
     <w:rsid w:val="00871075"/>
+    <w:rsid w:val="008719DA"/>
     <w:rsid w:val="00873502"/>
     <w:rsid w:val="00875CD7"/>
     <w:rsid w:val="00876DFA"/>
     <w:rsid w:val="00877AF6"/>
     <w:rsid w:val="00882D0C"/>
+    <w:rsid w:val="0088443B"/>
+    <w:rsid w:val="00890170"/>
     <w:rsid w:val="008977C0"/>
     <w:rsid w:val="00897C7E"/>
     <w:rsid w:val="008A2B96"/>
     <w:rsid w:val="008A4909"/>
     <w:rsid w:val="008A5B55"/>
-    <w:rsid w:val="008A6FEC"/>
     <w:rsid w:val="008B2078"/>
     <w:rsid w:val="008B3394"/>
     <w:rsid w:val="008B3FFD"/>
     <w:rsid w:val="008B44B5"/>
     <w:rsid w:val="008C1483"/>
+    <w:rsid w:val="008C1A09"/>
+    <w:rsid w:val="008C4510"/>
     <w:rsid w:val="008C513F"/>
     <w:rsid w:val="008C7B25"/>
+    <w:rsid w:val="008D1E70"/>
     <w:rsid w:val="008D2202"/>
     <w:rsid w:val="008D3096"/>
     <w:rsid w:val="008D5BAE"/>
     <w:rsid w:val="008D5F0D"/>
     <w:rsid w:val="008D7425"/>
+    <w:rsid w:val="008D7F96"/>
     <w:rsid w:val="008E0968"/>
+    <w:rsid w:val="008E4089"/>
+    <w:rsid w:val="008E51BF"/>
+    <w:rsid w:val="008E8E83"/>
     <w:rsid w:val="008F0640"/>
+    <w:rsid w:val="008F2148"/>
+    <w:rsid w:val="008F4A38"/>
+    <w:rsid w:val="008F708F"/>
+    <w:rsid w:val="0090148F"/>
+    <w:rsid w:val="00904A0A"/>
+    <w:rsid w:val="00906BE0"/>
+    <w:rsid w:val="00911FAA"/>
     <w:rsid w:val="0091288A"/>
-    <w:rsid w:val="009164F4"/>
+    <w:rsid w:val="009207BE"/>
     <w:rsid w:val="0092107C"/>
-    <w:rsid w:val="009210AA"/>
     <w:rsid w:val="0092288F"/>
     <w:rsid w:val="0092387D"/>
     <w:rsid w:val="00923FB7"/>
+    <w:rsid w:val="00925690"/>
     <w:rsid w:val="00926966"/>
     <w:rsid w:val="0093174A"/>
     <w:rsid w:val="0093212D"/>
     <w:rsid w:val="0093264D"/>
     <w:rsid w:val="00937F93"/>
     <w:rsid w:val="0094063A"/>
     <w:rsid w:val="009408AE"/>
+    <w:rsid w:val="009428F2"/>
     <w:rsid w:val="00942D74"/>
     <w:rsid w:val="009509D3"/>
+    <w:rsid w:val="009526F8"/>
+    <w:rsid w:val="00954BA7"/>
+    <w:rsid w:val="00955CDC"/>
     <w:rsid w:val="00957057"/>
     <w:rsid w:val="00961D2B"/>
     <w:rsid w:val="0096278D"/>
+    <w:rsid w:val="00962AB9"/>
     <w:rsid w:val="00965E75"/>
     <w:rsid w:val="00966DA6"/>
-    <w:rsid w:val="0097039D"/>
-    <w:rsid w:val="00970CC0"/>
     <w:rsid w:val="00974303"/>
     <w:rsid w:val="009755FB"/>
     <w:rsid w:val="009758F9"/>
     <w:rsid w:val="00976767"/>
     <w:rsid w:val="00980ED3"/>
     <w:rsid w:val="00983189"/>
+    <w:rsid w:val="009844C5"/>
     <w:rsid w:val="00992633"/>
+    <w:rsid w:val="00992B45"/>
     <w:rsid w:val="009966CF"/>
     <w:rsid w:val="00996EF9"/>
     <w:rsid w:val="009974D2"/>
     <w:rsid w:val="00997DD1"/>
-    <w:rsid w:val="009A0D74"/>
-    <w:rsid w:val="009A1ABE"/>
+    <w:rsid w:val="009A01C1"/>
+    <w:rsid w:val="009A29C3"/>
     <w:rsid w:val="009A4AF0"/>
-    <w:rsid w:val="009A4D9B"/>
-    <w:rsid w:val="009A5C6A"/>
     <w:rsid w:val="009A68C8"/>
+    <w:rsid w:val="009A6A08"/>
     <w:rsid w:val="009A7685"/>
     <w:rsid w:val="009B0406"/>
     <w:rsid w:val="009B450E"/>
     <w:rsid w:val="009B5A23"/>
     <w:rsid w:val="009B5ACA"/>
+    <w:rsid w:val="009C0A19"/>
     <w:rsid w:val="009C0F74"/>
     <w:rsid w:val="009C25C4"/>
     <w:rsid w:val="009C25E9"/>
+    <w:rsid w:val="009C2E2E"/>
+    <w:rsid w:val="009C3058"/>
     <w:rsid w:val="009C6EF9"/>
-    <w:rsid w:val="009D1A17"/>
+    <w:rsid w:val="009D2AB2"/>
     <w:rsid w:val="009D2BA3"/>
+    <w:rsid w:val="009D388F"/>
+    <w:rsid w:val="009D5144"/>
     <w:rsid w:val="009D7160"/>
     <w:rsid w:val="009D747C"/>
+    <w:rsid w:val="009D7820"/>
     <w:rsid w:val="009E1175"/>
     <w:rsid w:val="009E1404"/>
     <w:rsid w:val="009E2DA3"/>
-    <w:rsid w:val="009E440B"/>
+    <w:rsid w:val="009E35C0"/>
     <w:rsid w:val="009E6FAA"/>
     <w:rsid w:val="009F1657"/>
     <w:rsid w:val="009F1680"/>
     <w:rsid w:val="009F249D"/>
+    <w:rsid w:val="009F2ECA"/>
     <w:rsid w:val="009F3223"/>
-    <w:rsid w:val="009F779A"/>
-    <w:rsid w:val="009F7A1B"/>
+    <w:rsid w:val="009F474E"/>
+    <w:rsid w:val="009F59AA"/>
     <w:rsid w:val="00A054F6"/>
+    <w:rsid w:val="00A06AD4"/>
     <w:rsid w:val="00A10239"/>
     <w:rsid w:val="00A161CE"/>
+    <w:rsid w:val="00A205E4"/>
+    <w:rsid w:val="00A224F1"/>
     <w:rsid w:val="00A245BE"/>
     <w:rsid w:val="00A257BA"/>
     <w:rsid w:val="00A257BE"/>
+    <w:rsid w:val="00A267F0"/>
     <w:rsid w:val="00A302ED"/>
+    <w:rsid w:val="00A30444"/>
+    <w:rsid w:val="00A3117A"/>
     <w:rsid w:val="00A31C47"/>
+    <w:rsid w:val="00A31FF0"/>
+    <w:rsid w:val="00A320F7"/>
+    <w:rsid w:val="00A37C07"/>
     <w:rsid w:val="00A4212F"/>
+    <w:rsid w:val="00A44218"/>
     <w:rsid w:val="00A45B42"/>
     <w:rsid w:val="00A506A8"/>
+    <w:rsid w:val="00A527C8"/>
+    <w:rsid w:val="00A53DB3"/>
     <w:rsid w:val="00A54287"/>
+    <w:rsid w:val="00A55A0B"/>
     <w:rsid w:val="00A56649"/>
-    <w:rsid w:val="00A6083A"/>
-    <w:rsid w:val="00A62CB5"/>
+    <w:rsid w:val="00A5705F"/>
+    <w:rsid w:val="00A5780E"/>
+    <w:rsid w:val="00A60EED"/>
     <w:rsid w:val="00A64843"/>
-    <w:rsid w:val="00A6791B"/>
+    <w:rsid w:val="00A67BD6"/>
     <w:rsid w:val="00A7374E"/>
     <w:rsid w:val="00A7390E"/>
     <w:rsid w:val="00A77528"/>
+    <w:rsid w:val="00A80A18"/>
     <w:rsid w:val="00A80CF7"/>
+    <w:rsid w:val="00A85798"/>
     <w:rsid w:val="00A85F28"/>
-    <w:rsid w:val="00A92980"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AA053D"/>
+    <w:rsid w:val="00A92E31"/>
+    <w:rsid w:val="00A96622"/>
+    <w:rsid w:val="00A971FB"/>
     <w:rsid w:val="00AA0ACD"/>
-    <w:rsid w:val="00AA7EFB"/>
-    <w:rsid w:val="00AB392C"/>
+    <w:rsid w:val="00AB2377"/>
+    <w:rsid w:val="00AB3458"/>
+    <w:rsid w:val="00AB3AF6"/>
+    <w:rsid w:val="00AB4545"/>
+    <w:rsid w:val="00AB7D1D"/>
+    <w:rsid w:val="00AC0143"/>
     <w:rsid w:val="00AC19B7"/>
+    <w:rsid w:val="00AC1E35"/>
     <w:rsid w:val="00AD3918"/>
-    <w:rsid w:val="00AD4980"/>
-    <w:rsid w:val="00AD5EFB"/>
+    <w:rsid w:val="00AD3EFD"/>
+    <w:rsid w:val="00AD67BD"/>
     <w:rsid w:val="00AD6AFF"/>
     <w:rsid w:val="00AE2DE9"/>
     <w:rsid w:val="00AE6B35"/>
+    <w:rsid w:val="00AE6F05"/>
+    <w:rsid w:val="00AE72F1"/>
+    <w:rsid w:val="00AE78D1"/>
     <w:rsid w:val="00AF00CF"/>
-    <w:rsid w:val="00AF020A"/>
     <w:rsid w:val="00AF090E"/>
     <w:rsid w:val="00AF19D3"/>
-    <w:rsid w:val="00B0155B"/>
+    <w:rsid w:val="00AF588E"/>
+    <w:rsid w:val="00AF67C2"/>
     <w:rsid w:val="00B04044"/>
     <w:rsid w:val="00B043A2"/>
     <w:rsid w:val="00B1033F"/>
     <w:rsid w:val="00B11571"/>
-    <w:rsid w:val="00B14580"/>
     <w:rsid w:val="00B150BA"/>
     <w:rsid w:val="00B2150E"/>
+    <w:rsid w:val="00B230BF"/>
+    <w:rsid w:val="00B23BD8"/>
+    <w:rsid w:val="00B26E0C"/>
     <w:rsid w:val="00B327C4"/>
-    <w:rsid w:val="00B328FB"/>
+    <w:rsid w:val="00B337F3"/>
     <w:rsid w:val="00B3569A"/>
     <w:rsid w:val="00B356DD"/>
+    <w:rsid w:val="00B417BC"/>
     <w:rsid w:val="00B42223"/>
     <w:rsid w:val="00B42A1F"/>
     <w:rsid w:val="00B42C10"/>
-    <w:rsid w:val="00B42CD6"/>
     <w:rsid w:val="00B435F6"/>
     <w:rsid w:val="00B47808"/>
     <w:rsid w:val="00B50DDD"/>
+    <w:rsid w:val="00B573B4"/>
     <w:rsid w:val="00B6295F"/>
     <w:rsid w:val="00B63435"/>
     <w:rsid w:val="00B6660D"/>
     <w:rsid w:val="00B72406"/>
+    <w:rsid w:val="00B7507D"/>
     <w:rsid w:val="00B756D0"/>
+    <w:rsid w:val="00B7619E"/>
+    <w:rsid w:val="00B76B60"/>
     <w:rsid w:val="00B76E8E"/>
-    <w:rsid w:val="00B7768C"/>
     <w:rsid w:val="00B83A77"/>
     <w:rsid w:val="00B84976"/>
-    <w:rsid w:val="00B85920"/>
+    <w:rsid w:val="00B86ADE"/>
     <w:rsid w:val="00B90C49"/>
+    <w:rsid w:val="00B9186A"/>
     <w:rsid w:val="00B925EC"/>
     <w:rsid w:val="00B94D72"/>
+    <w:rsid w:val="00B96D47"/>
+    <w:rsid w:val="00B97B31"/>
     <w:rsid w:val="00BA0936"/>
+    <w:rsid w:val="00BA0D0D"/>
     <w:rsid w:val="00BA1734"/>
     <w:rsid w:val="00BA3713"/>
     <w:rsid w:val="00BA77AF"/>
     <w:rsid w:val="00BB0060"/>
     <w:rsid w:val="00BB056E"/>
+    <w:rsid w:val="00BB2450"/>
     <w:rsid w:val="00BB4389"/>
+    <w:rsid w:val="00BB47D7"/>
     <w:rsid w:val="00BB6277"/>
+    <w:rsid w:val="00BC1635"/>
     <w:rsid w:val="00BC4A16"/>
     <w:rsid w:val="00BC4A7C"/>
-    <w:rsid w:val="00BC4FA7"/>
+    <w:rsid w:val="00BC6F34"/>
     <w:rsid w:val="00BC75C0"/>
     <w:rsid w:val="00BC7725"/>
     <w:rsid w:val="00BD077E"/>
     <w:rsid w:val="00BD0D13"/>
-    <w:rsid w:val="00BE039A"/>
+    <w:rsid w:val="00BD11B6"/>
+    <w:rsid w:val="00BD5490"/>
     <w:rsid w:val="00BE1C8A"/>
     <w:rsid w:val="00BE3F0F"/>
-    <w:rsid w:val="00BE4123"/>
+    <w:rsid w:val="00BE5D2A"/>
+    <w:rsid w:val="00BE6935"/>
     <w:rsid w:val="00BE72EA"/>
     <w:rsid w:val="00BF09AF"/>
+    <w:rsid w:val="00BF0A05"/>
     <w:rsid w:val="00BF0D3A"/>
-    <w:rsid w:val="00BF1349"/>
     <w:rsid w:val="00BF3731"/>
+    <w:rsid w:val="00BF59ED"/>
     <w:rsid w:val="00BF7C67"/>
     <w:rsid w:val="00C02A2D"/>
     <w:rsid w:val="00C02F4A"/>
     <w:rsid w:val="00C04739"/>
     <w:rsid w:val="00C07610"/>
     <w:rsid w:val="00C10825"/>
-    <w:rsid w:val="00C112C8"/>
     <w:rsid w:val="00C14E49"/>
     <w:rsid w:val="00C175C4"/>
+    <w:rsid w:val="00C215B1"/>
+    <w:rsid w:val="00C215E2"/>
+    <w:rsid w:val="00C22469"/>
+    <w:rsid w:val="00C243EA"/>
+    <w:rsid w:val="00C25926"/>
+    <w:rsid w:val="00C2630F"/>
     <w:rsid w:val="00C302FA"/>
-    <w:rsid w:val="00C35F15"/>
+    <w:rsid w:val="00C33195"/>
     <w:rsid w:val="00C41016"/>
     <w:rsid w:val="00C41137"/>
     <w:rsid w:val="00C45C24"/>
     <w:rsid w:val="00C52C4E"/>
+    <w:rsid w:val="00C56F1D"/>
     <w:rsid w:val="00C66815"/>
-    <w:rsid w:val="00C747D7"/>
+    <w:rsid w:val="00C67733"/>
+    <w:rsid w:val="00C700DE"/>
+    <w:rsid w:val="00C70A2C"/>
+    <w:rsid w:val="00C716D5"/>
+    <w:rsid w:val="00C73BC9"/>
     <w:rsid w:val="00C7495C"/>
     <w:rsid w:val="00C74E62"/>
-    <w:rsid w:val="00C75092"/>
     <w:rsid w:val="00C77768"/>
     <w:rsid w:val="00C778A6"/>
     <w:rsid w:val="00C80B2D"/>
     <w:rsid w:val="00C80CE7"/>
     <w:rsid w:val="00C84038"/>
     <w:rsid w:val="00C86B38"/>
     <w:rsid w:val="00C9331A"/>
     <w:rsid w:val="00C948A9"/>
+    <w:rsid w:val="00C979D5"/>
+    <w:rsid w:val="00CA2F72"/>
     <w:rsid w:val="00CA433E"/>
     <w:rsid w:val="00CA65C1"/>
     <w:rsid w:val="00CB132B"/>
     <w:rsid w:val="00CB1B52"/>
     <w:rsid w:val="00CB38C5"/>
     <w:rsid w:val="00CB7449"/>
     <w:rsid w:val="00CC00FF"/>
     <w:rsid w:val="00CC018D"/>
+    <w:rsid w:val="00CC31A6"/>
     <w:rsid w:val="00CC3EF7"/>
+    <w:rsid w:val="00CC3F7A"/>
     <w:rsid w:val="00CC7A27"/>
     <w:rsid w:val="00CD032C"/>
+    <w:rsid w:val="00CD30F8"/>
+    <w:rsid w:val="00CD4340"/>
     <w:rsid w:val="00CD5014"/>
-    <w:rsid w:val="00CD7238"/>
+    <w:rsid w:val="00CE1F9F"/>
     <w:rsid w:val="00CE37F3"/>
     <w:rsid w:val="00CF10C1"/>
-    <w:rsid w:val="00CF1DBC"/>
     <w:rsid w:val="00CF1DD3"/>
     <w:rsid w:val="00CF273E"/>
     <w:rsid w:val="00CF69E5"/>
+    <w:rsid w:val="00CF786B"/>
     <w:rsid w:val="00D006D7"/>
+    <w:rsid w:val="00D02E9F"/>
+    <w:rsid w:val="00D04D5C"/>
+    <w:rsid w:val="00D06506"/>
     <w:rsid w:val="00D10727"/>
     <w:rsid w:val="00D119CB"/>
-    <w:rsid w:val="00D14148"/>
+    <w:rsid w:val="00D157EC"/>
     <w:rsid w:val="00D17816"/>
     <w:rsid w:val="00D24CCF"/>
+    <w:rsid w:val="00D27265"/>
     <w:rsid w:val="00D27540"/>
     <w:rsid w:val="00D30253"/>
     <w:rsid w:val="00D3183C"/>
     <w:rsid w:val="00D34D23"/>
+    <w:rsid w:val="00D41973"/>
     <w:rsid w:val="00D42386"/>
     <w:rsid w:val="00D423CD"/>
     <w:rsid w:val="00D4311E"/>
-    <w:rsid w:val="00D461DB"/>
     <w:rsid w:val="00D47302"/>
     <w:rsid w:val="00D47321"/>
+    <w:rsid w:val="00D4776E"/>
+    <w:rsid w:val="00D5154A"/>
     <w:rsid w:val="00D52184"/>
+    <w:rsid w:val="00D5248B"/>
+    <w:rsid w:val="00D5382F"/>
     <w:rsid w:val="00D54E65"/>
     <w:rsid w:val="00D574D2"/>
     <w:rsid w:val="00D57F13"/>
+    <w:rsid w:val="00D61B3C"/>
+    <w:rsid w:val="00D62201"/>
     <w:rsid w:val="00D66D6B"/>
     <w:rsid w:val="00D72432"/>
+    <w:rsid w:val="00D73F22"/>
     <w:rsid w:val="00D74D73"/>
+    <w:rsid w:val="00D756F5"/>
     <w:rsid w:val="00D80C58"/>
     <w:rsid w:val="00D81C6C"/>
     <w:rsid w:val="00D82139"/>
     <w:rsid w:val="00D82419"/>
     <w:rsid w:val="00D917F5"/>
     <w:rsid w:val="00D91CC4"/>
     <w:rsid w:val="00D92BD8"/>
     <w:rsid w:val="00D932B4"/>
     <w:rsid w:val="00D94485"/>
     <w:rsid w:val="00D951A1"/>
     <w:rsid w:val="00D955B8"/>
     <w:rsid w:val="00D97EA2"/>
+    <w:rsid w:val="00D9A31B"/>
+    <w:rsid w:val="00DA0F3B"/>
     <w:rsid w:val="00DA25D1"/>
-    <w:rsid w:val="00DA5F49"/>
+    <w:rsid w:val="00DA5ED2"/>
     <w:rsid w:val="00DA75E6"/>
     <w:rsid w:val="00DB02C6"/>
     <w:rsid w:val="00DB4BB6"/>
     <w:rsid w:val="00DB7467"/>
     <w:rsid w:val="00DB77D4"/>
     <w:rsid w:val="00DC2887"/>
-    <w:rsid w:val="00DC4AFF"/>
+    <w:rsid w:val="00DC2A3E"/>
     <w:rsid w:val="00DD0C29"/>
     <w:rsid w:val="00DD125A"/>
     <w:rsid w:val="00DD50D3"/>
+    <w:rsid w:val="00DD7104"/>
+    <w:rsid w:val="00DD71D6"/>
     <w:rsid w:val="00DE4751"/>
     <w:rsid w:val="00DE56FB"/>
+    <w:rsid w:val="00DE5C8D"/>
     <w:rsid w:val="00DE6758"/>
+    <w:rsid w:val="00DE6BA9"/>
     <w:rsid w:val="00DE6EA7"/>
     <w:rsid w:val="00DE705C"/>
     <w:rsid w:val="00DF3206"/>
     <w:rsid w:val="00DF5950"/>
-    <w:rsid w:val="00DF74FE"/>
+    <w:rsid w:val="00DF6C0B"/>
     <w:rsid w:val="00DF7563"/>
     <w:rsid w:val="00DF7C26"/>
     <w:rsid w:val="00E01259"/>
     <w:rsid w:val="00E01A03"/>
+    <w:rsid w:val="00E02CA9"/>
+    <w:rsid w:val="00E02ECA"/>
     <w:rsid w:val="00E04EF8"/>
-    <w:rsid w:val="00E10B52"/>
+    <w:rsid w:val="00E05596"/>
+    <w:rsid w:val="00E11815"/>
     <w:rsid w:val="00E14245"/>
     <w:rsid w:val="00E16072"/>
+    <w:rsid w:val="00E16A1E"/>
     <w:rsid w:val="00E17F2E"/>
     <w:rsid w:val="00E21D8D"/>
     <w:rsid w:val="00E225A5"/>
+    <w:rsid w:val="00E24111"/>
+    <w:rsid w:val="00E24A1B"/>
     <w:rsid w:val="00E303BA"/>
+    <w:rsid w:val="00E30E90"/>
     <w:rsid w:val="00E32FC2"/>
+    <w:rsid w:val="00E34E0D"/>
     <w:rsid w:val="00E37364"/>
+    <w:rsid w:val="00E422CC"/>
     <w:rsid w:val="00E4233D"/>
     <w:rsid w:val="00E4511E"/>
     <w:rsid w:val="00E478AA"/>
     <w:rsid w:val="00E506C7"/>
+    <w:rsid w:val="00E52E8A"/>
     <w:rsid w:val="00E538F7"/>
     <w:rsid w:val="00E550A2"/>
     <w:rsid w:val="00E5512B"/>
     <w:rsid w:val="00E60473"/>
     <w:rsid w:val="00E60EC0"/>
     <w:rsid w:val="00E614E1"/>
+    <w:rsid w:val="00E61E33"/>
     <w:rsid w:val="00E62E08"/>
     <w:rsid w:val="00E728A8"/>
     <w:rsid w:val="00E7404B"/>
+    <w:rsid w:val="00E7550F"/>
     <w:rsid w:val="00E7777E"/>
-    <w:rsid w:val="00E8082F"/>
     <w:rsid w:val="00E80E7C"/>
-    <w:rsid w:val="00E82A83"/>
     <w:rsid w:val="00E830FF"/>
-    <w:rsid w:val="00E84A51"/>
     <w:rsid w:val="00E85F1B"/>
+    <w:rsid w:val="00E86578"/>
     <w:rsid w:val="00E90FBD"/>
-    <w:rsid w:val="00E95772"/>
     <w:rsid w:val="00E95B64"/>
     <w:rsid w:val="00EA0D9C"/>
     <w:rsid w:val="00EA1035"/>
     <w:rsid w:val="00EA11CB"/>
     <w:rsid w:val="00EA2A9F"/>
+    <w:rsid w:val="00EA372B"/>
+    <w:rsid w:val="00EA67D9"/>
     <w:rsid w:val="00EA6AC7"/>
+    <w:rsid w:val="00EB4385"/>
+    <w:rsid w:val="00EB4990"/>
     <w:rsid w:val="00EB5301"/>
     <w:rsid w:val="00EB5440"/>
+    <w:rsid w:val="00EB6969"/>
     <w:rsid w:val="00EB7009"/>
     <w:rsid w:val="00EC20EB"/>
     <w:rsid w:val="00EC4347"/>
+    <w:rsid w:val="00EC5896"/>
     <w:rsid w:val="00EC67FA"/>
+    <w:rsid w:val="00EC76D5"/>
+    <w:rsid w:val="00EC7717"/>
     <w:rsid w:val="00ED42B5"/>
     <w:rsid w:val="00ED4B89"/>
     <w:rsid w:val="00EE110A"/>
     <w:rsid w:val="00EE131D"/>
-    <w:rsid w:val="00EE633C"/>
+    <w:rsid w:val="00EE34B7"/>
+    <w:rsid w:val="00EF1982"/>
     <w:rsid w:val="00EF4B6B"/>
-    <w:rsid w:val="00EF6976"/>
+    <w:rsid w:val="00EF6059"/>
     <w:rsid w:val="00EF776D"/>
+    <w:rsid w:val="00EF7BB8"/>
     <w:rsid w:val="00F00FB0"/>
     <w:rsid w:val="00F01489"/>
+    <w:rsid w:val="00F02CAC"/>
+    <w:rsid w:val="00F04DB6"/>
     <w:rsid w:val="00F04FB5"/>
     <w:rsid w:val="00F05CF7"/>
     <w:rsid w:val="00F06A8F"/>
     <w:rsid w:val="00F0752F"/>
     <w:rsid w:val="00F10604"/>
     <w:rsid w:val="00F10630"/>
     <w:rsid w:val="00F1681A"/>
+    <w:rsid w:val="00F1D7B9"/>
     <w:rsid w:val="00F24A14"/>
     <w:rsid w:val="00F265F8"/>
     <w:rsid w:val="00F26EEB"/>
     <w:rsid w:val="00F27783"/>
     <w:rsid w:val="00F30A36"/>
     <w:rsid w:val="00F30FA3"/>
     <w:rsid w:val="00F36665"/>
     <w:rsid w:val="00F369F5"/>
-    <w:rsid w:val="00F3785B"/>
+    <w:rsid w:val="00F378D5"/>
     <w:rsid w:val="00F40D5D"/>
     <w:rsid w:val="00F40F9A"/>
     <w:rsid w:val="00F4334E"/>
-    <w:rsid w:val="00F51633"/>
+    <w:rsid w:val="00F45A6C"/>
     <w:rsid w:val="00F517C9"/>
-    <w:rsid w:val="00F51C92"/>
     <w:rsid w:val="00F52C22"/>
     <w:rsid w:val="00F53792"/>
+    <w:rsid w:val="00F55C37"/>
+    <w:rsid w:val="00F55DA6"/>
     <w:rsid w:val="00F56530"/>
+    <w:rsid w:val="00F57FE9"/>
     <w:rsid w:val="00F60C0D"/>
     <w:rsid w:val="00F61507"/>
-    <w:rsid w:val="00F61C9D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F64150"/>
+    <w:rsid w:val="00F62F1C"/>
+    <w:rsid w:val="00F6695A"/>
     <w:rsid w:val="00F66D36"/>
     <w:rsid w:val="00F73EEA"/>
     <w:rsid w:val="00F7482A"/>
     <w:rsid w:val="00F75840"/>
     <w:rsid w:val="00F77144"/>
     <w:rsid w:val="00F8500B"/>
     <w:rsid w:val="00F86BAE"/>
+    <w:rsid w:val="00F86FEC"/>
+    <w:rsid w:val="00F90345"/>
+    <w:rsid w:val="00F92D2E"/>
     <w:rsid w:val="00F93100"/>
+    <w:rsid w:val="00F9435C"/>
     <w:rsid w:val="00F95728"/>
+    <w:rsid w:val="00F96AC1"/>
     <w:rsid w:val="00FA188E"/>
     <w:rsid w:val="00FA2282"/>
-    <w:rsid w:val="00FA34A7"/>
     <w:rsid w:val="00FA3A0F"/>
-    <w:rsid w:val="00FA46F4"/>
+    <w:rsid w:val="00FA6636"/>
     <w:rsid w:val="00FA6ADB"/>
     <w:rsid w:val="00FB048D"/>
     <w:rsid w:val="00FB17C1"/>
     <w:rsid w:val="00FB1FD7"/>
-    <w:rsid w:val="00FB606A"/>
-    <w:rsid w:val="00FC3D01"/>
+    <w:rsid w:val="00FB543B"/>
     <w:rsid w:val="00FC49E4"/>
     <w:rsid w:val="00FC4BD1"/>
+    <w:rsid w:val="00FC5FF6"/>
+    <w:rsid w:val="00FC727B"/>
     <w:rsid w:val="00FD04FB"/>
     <w:rsid w:val="00FD0588"/>
     <w:rsid w:val="00FD15A4"/>
-    <w:rsid w:val="00FD1D7B"/>
     <w:rsid w:val="00FD3FFF"/>
     <w:rsid w:val="00FD64CB"/>
     <w:rsid w:val="00FD7017"/>
     <w:rsid w:val="00FE0984"/>
-    <w:rsid w:val="00FE268D"/>
     <w:rsid w:val="00FE2768"/>
     <w:rsid w:val="00FE57D5"/>
     <w:rsid w:val="00FE5DCE"/>
     <w:rsid w:val="00FF5C56"/>
     <w:rsid w:val="00FF69DD"/>
     <w:rsid w:val="00FF728D"/>
-    <w:rsid w:val="00FF7F9A"/>
+    <w:rsid w:val="012A759F"/>
+    <w:rsid w:val="0149BB44"/>
+    <w:rsid w:val="014A632D"/>
+    <w:rsid w:val="0189545B"/>
+    <w:rsid w:val="01A702A3"/>
+    <w:rsid w:val="023F98F4"/>
+    <w:rsid w:val="032F0EA1"/>
+    <w:rsid w:val="033657A2"/>
+    <w:rsid w:val="03BF73EC"/>
+    <w:rsid w:val="03FE88A8"/>
+    <w:rsid w:val="04983FC0"/>
+    <w:rsid w:val="04FDCB1A"/>
+    <w:rsid w:val="05447851"/>
+    <w:rsid w:val="0573B1FC"/>
+    <w:rsid w:val="058B6279"/>
+    <w:rsid w:val="05A0F1DB"/>
+    <w:rsid w:val="05A14174"/>
+    <w:rsid w:val="05C3C11D"/>
+    <w:rsid w:val="060B833A"/>
+    <w:rsid w:val="06480BDA"/>
+    <w:rsid w:val="065F054A"/>
+    <w:rsid w:val="06A54AC0"/>
+    <w:rsid w:val="0760AD50"/>
+    <w:rsid w:val="078FF082"/>
+    <w:rsid w:val="07ABC38E"/>
+    <w:rsid w:val="07C503EB"/>
+    <w:rsid w:val="07D71A14"/>
+    <w:rsid w:val="07D7D5FC"/>
+    <w:rsid w:val="07DDEED8"/>
+    <w:rsid w:val="07EAB602"/>
+    <w:rsid w:val="07F45B7A"/>
+    <w:rsid w:val="08173284"/>
+    <w:rsid w:val="083ED122"/>
+    <w:rsid w:val="08769623"/>
+    <w:rsid w:val="094013A4"/>
+    <w:rsid w:val="09A4CC16"/>
+    <w:rsid w:val="09F56277"/>
+    <w:rsid w:val="09F8B545"/>
     <w:rsid w:val="0A2A74E1"/>
+    <w:rsid w:val="0A32BABC"/>
+    <w:rsid w:val="0A8A6A73"/>
+    <w:rsid w:val="0A914FDC"/>
+    <w:rsid w:val="0ACD862C"/>
+    <w:rsid w:val="0AD53711"/>
+    <w:rsid w:val="0AF0A4AE"/>
+    <w:rsid w:val="0B074C4E"/>
+    <w:rsid w:val="0B37CE46"/>
+    <w:rsid w:val="0C1A1204"/>
+    <w:rsid w:val="0C1E7BE4"/>
+    <w:rsid w:val="0C8130C8"/>
+    <w:rsid w:val="0C8B5EEA"/>
+    <w:rsid w:val="0C9B2AC0"/>
+    <w:rsid w:val="0CD036F7"/>
+    <w:rsid w:val="0CD42CAD"/>
+    <w:rsid w:val="0D8D09B8"/>
+    <w:rsid w:val="0DB1A255"/>
+    <w:rsid w:val="0DFC82E6"/>
+    <w:rsid w:val="0E020EDA"/>
+    <w:rsid w:val="0E89D2FC"/>
+    <w:rsid w:val="0EA7120A"/>
+    <w:rsid w:val="0EE66480"/>
+    <w:rsid w:val="0F209260"/>
+    <w:rsid w:val="0F596AF6"/>
+    <w:rsid w:val="0F6680FF"/>
+    <w:rsid w:val="0F69E74D"/>
+    <w:rsid w:val="0F8A558F"/>
+    <w:rsid w:val="0FA66963"/>
+    <w:rsid w:val="0FF2D1D9"/>
+    <w:rsid w:val="102B9F9E"/>
+    <w:rsid w:val="1072AE58"/>
+    <w:rsid w:val="109A9195"/>
+    <w:rsid w:val="10A003CA"/>
+    <w:rsid w:val="10D97C20"/>
+    <w:rsid w:val="10F6AAD1"/>
+    <w:rsid w:val="114F370C"/>
+    <w:rsid w:val="117FF523"/>
+    <w:rsid w:val="11AE3316"/>
+    <w:rsid w:val="11B5C02D"/>
+    <w:rsid w:val="11DF06F3"/>
     <w:rsid w:val="11E85EDF"/>
-    <w:rsid w:val="147A3498"/>
-    <w:rsid w:val="1582D6AD"/>
+    <w:rsid w:val="1206B4DF"/>
+    <w:rsid w:val="122F69BD"/>
+    <w:rsid w:val="125C6267"/>
+    <w:rsid w:val="125D27F9"/>
+    <w:rsid w:val="12AB2AD5"/>
+    <w:rsid w:val="12E40BB7"/>
+    <w:rsid w:val="12F1183F"/>
+    <w:rsid w:val="13390C64"/>
+    <w:rsid w:val="135FD12A"/>
+    <w:rsid w:val="1380AEED"/>
+    <w:rsid w:val="13C938CF"/>
+    <w:rsid w:val="13D418E6"/>
+    <w:rsid w:val="141CEEBD"/>
+    <w:rsid w:val="14BBEB8B"/>
+    <w:rsid w:val="14FDB16A"/>
+    <w:rsid w:val="153233F3"/>
+    <w:rsid w:val="153EAA6F"/>
+    <w:rsid w:val="154D43F3"/>
+    <w:rsid w:val="1559BFC1"/>
+    <w:rsid w:val="157B38CF"/>
+    <w:rsid w:val="15DD4DA9"/>
+    <w:rsid w:val="16052AA3"/>
+    <w:rsid w:val="1627B3C6"/>
+    <w:rsid w:val="1647D493"/>
+    <w:rsid w:val="167ADA70"/>
+    <w:rsid w:val="169C7B79"/>
+    <w:rsid w:val="16D30C17"/>
+    <w:rsid w:val="16D44A6F"/>
+    <w:rsid w:val="16F63477"/>
+    <w:rsid w:val="16FDEA3F"/>
+    <w:rsid w:val="171C8948"/>
+    <w:rsid w:val="1735C73B"/>
+    <w:rsid w:val="17421341"/>
+    <w:rsid w:val="1742B953"/>
+    <w:rsid w:val="1753EF2B"/>
+    <w:rsid w:val="182F8431"/>
+    <w:rsid w:val="18636C65"/>
+    <w:rsid w:val="18D6BAB3"/>
+    <w:rsid w:val="18DCEB92"/>
+    <w:rsid w:val="18F08832"/>
+    <w:rsid w:val="1958C087"/>
+    <w:rsid w:val="19ED253F"/>
+    <w:rsid w:val="1A428BA1"/>
+    <w:rsid w:val="1A84E50F"/>
+    <w:rsid w:val="1A8CA458"/>
+    <w:rsid w:val="1A90F1B1"/>
+    <w:rsid w:val="1AAE80A0"/>
+    <w:rsid w:val="1B9270FA"/>
+    <w:rsid w:val="1C0546D9"/>
+    <w:rsid w:val="1C4747D6"/>
+    <w:rsid w:val="1C5164F2"/>
+    <w:rsid w:val="1C567835"/>
+    <w:rsid w:val="1D8EF128"/>
+    <w:rsid w:val="1DCE304B"/>
+    <w:rsid w:val="1DEF4069"/>
+    <w:rsid w:val="1EC528D5"/>
+    <w:rsid w:val="1F496B3A"/>
+    <w:rsid w:val="1F4BDC08"/>
+    <w:rsid w:val="1F8280B0"/>
+    <w:rsid w:val="1F96F55F"/>
+    <w:rsid w:val="1FDF532E"/>
+    <w:rsid w:val="201B8C56"/>
     <w:rsid w:val="205222C7"/>
+    <w:rsid w:val="2081DE0D"/>
+    <w:rsid w:val="20A2D38E"/>
+    <w:rsid w:val="221E24BF"/>
+    <w:rsid w:val="2251609B"/>
+    <w:rsid w:val="22A2CD6A"/>
+    <w:rsid w:val="22D70258"/>
+    <w:rsid w:val="232D2911"/>
+    <w:rsid w:val="2380AD28"/>
+    <w:rsid w:val="238D5D41"/>
+    <w:rsid w:val="23D41E34"/>
+    <w:rsid w:val="23DF6086"/>
+    <w:rsid w:val="244C1CE3"/>
+    <w:rsid w:val="245B6109"/>
+    <w:rsid w:val="24AE3F65"/>
+    <w:rsid w:val="2507A3C0"/>
+    <w:rsid w:val="25130A79"/>
+    <w:rsid w:val="25311D36"/>
+    <w:rsid w:val="253AE773"/>
+    <w:rsid w:val="258E389F"/>
+    <w:rsid w:val="2654B200"/>
+    <w:rsid w:val="268C9503"/>
+    <w:rsid w:val="26B529DA"/>
+    <w:rsid w:val="26FCDF15"/>
+    <w:rsid w:val="27209D35"/>
+    <w:rsid w:val="277434B1"/>
+    <w:rsid w:val="2794D8C3"/>
+    <w:rsid w:val="27DF779E"/>
+    <w:rsid w:val="287172FB"/>
+    <w:rsid w:val="28BEB410"/>
+    <w:rsid w:val="2945FC8B"/>
+    <w:rsid w:val="29825AA7"/>
+    <w:rsid w:val="2987E5F5"/>
+    <w:rsid w:val="299D1EF3"/>
+    <w:rsid w:val="29AD8C5C"/>
+    <w:rsid w:val="29B8F4D1"/>
+    <w:rsid w:val="29F3CC71"/>
+    <w:rsid w:val="2A71F72B"/>
+    <w:rsid w:val="2AD6FE6D"/>
+    <w:rsid w:val="2B7B0261"/>
+    <w:rsid w:val="2BF3CA05"/>
+    <w:rsid w:val="2BF439AC"/>
+    <w:rsid w:val="2C03A87A"/>
+    <w:rsid w:val="2C2A8D8F"/>
+    <w:rsid w:val="2C74D676"/>
+    <w:rsid w:val="2CD5C9CE"/>
+    <w:rsid w:val="2CF1630F"/>
+    <w:rsid w:val="2D001854"/>
+    <w:rsid w:val="2D68C27C"/>
+    <w:rsid w:val="2D68D4FF"/>
+    <w:rsid w:val="2DD5F36C"/>
+    <w:rsid w:val="2DF05B1B"/>
+    <w:rsid w:val="2DF8F31B"/>
+    <w:rsid w:val="2EA1429E"/>
+    <w:rsid w:val="2EC8B56F"/>
+    <w:rsid w:val="2EED00C2"/>
+    <w:rsid w:val="2F062D2B"/>
+    <w:rsid w:val="2F23A62E"/>
+    <w:rsid w:val="2F26C03C"/>
+    <w:rsid w:val="2FD3C6D8"/>
+    <w:rsid w:val="2FF4C1CD"/>
+    <w:rsid w:val="2FF669D8"/>
+    <w:rsid w:val="30056E66"/>
+    <w:rsid w:val="30334078"/>
+    <w:rsid w:val="3045B4D3"/>
+    <w:rsid w:val="30670EDA"/>
+    <w:rsid w:val="308BB870"/>
+    <w:rsid w:val="30971895"/>
+    <w:rsid w:val="30A20FEC"/>
+    <w:rsid w:val="30D03F02"/>
+    <w:rsid w:val="30E19A72"/>
+    <w:rsid w:val="31182543"/>
+    <w:rsid w:val="311C06D8"/>
+    <w:rsid w:val="31B52988"/>
+    <w:rsid w:val="31B6D00B"/>
+    <w:rsid w:val="31D684A0"/>
+    <w:rsid w:val="31FC6D46"/>
+    <w:rsid w:val="3264F809"/>
+    <w:rsid w:val="32A160B0"/>
+    <w:rsid w:val="32E4461A"/>
+    <w:rsid w:val="331B6BAF"/>
+    <w:rsid w:val="3328B46C"/>
+    <w:rsid w:val="3341CD74"/>
+    <w:rsid w:val="337CD1CC"/>
+    <w:rsid w:val="341381B8"/>
+    <w:rsid w:val="34EBE259"/>
+    <w:rsid w:val="352A475C"/>
+    <w:rsid w:val="356987B5"/>
+    <w:rsid w:val="35B5678C"/>
+    <w:rsid w:val="3614916E"/>
+    <w:rsid w:val="3616561A"/>
+    <w:rsid w:val="373DEB03"/>
+    <w:rsid w:val="377C14D3"/>
+    <w:rsid w:val="3794A813"/>
+    <w:rsid w:val="389C3ECA"/>
+    <w:rsid w:val="38A53047"/>
+    <w:rsid w:val="38A9DAAF"/>
+    <w:rsid w:val="393C1CD2"/>
+    <w:rsid w:val="394CA478"/>
+    <w:rsid w:val="394CCC43"/>
+    <w:rsid w:val="397C0C12"/>
+    <w:rsid w:val="39B8934B"/>
+    <w:rsid w:val="39F99073"/>
+    <w:rsid w:val="3A29C51F"/>
+    <w:rsid w:val="3A3B331A"/>
+    <w:rsid w:val="3A58FFF9"/>
+    <w:rsid w:val="3A876EB6"/>
+    <w:rsid w:val="3AD79B8F"/>
+    <w:rsid w:val="3AFDC6C9"/>
+    <w:rsid w:val="3B7F1E6A"/>
+    <w:rsid w:val="3BE0BCCE"/>
+    <w:rsid w:val="3C036A93"/>
+    <w:rsid w:val="3C098563"/>
+    <w:rsid w:val="3C50E092"/>
+    <w:rsid w:val="3CD6CC8D"/>
+    <w:rsid w:val="3D5A1E18"/>
+    <w:rsid w:val="3D6E77CD"/>
+    <w:rsid w:val="3DCBAC63"/>
+    <w:rsid w:val="3E419E25"/>
+    <w:rsid w:val="3E5367BE"/>
+    <w:rsid w:val="3EB5C0D1"/>
+    <w:rsid w:val="3F3754AE"/>
+    <w:rsid w:val="3F467C6D"/>
+    <w:rsid w:val="3F621302"/>
+    <w:rsid w:val="3F870B6D"/>
+    <w:rsid w:val="3FB6493F"/>
     <w:rsid w:val="3FCFF122"/>
-    <w:rsid w:val="5EAA253A"/>
+    <w:rsid w:val="3FDB0CD9"/>
+    <w:rsid w:val="402F157D"/>
+    <w:rsid w:val="4052D660"/>
+    <w:rsid w:val="406052B0"/>
+    <w:rsid w:val="41306CD1"/>
+    <w:rsid w:val="417450D9"/>
+    <w:rsid w:val="423857AC"/>
+    <w:rsid w:val="424AC561"/>
+    <w:rsid w:val="42D9E60C"/>
+    <w:rsid w:val="4319238C"/>
+    <w:rsid w:val="4329A1E3"/>
+    <w:rsid w:val="43446CF2"/>
+    <w:rsid w:val="4355B287"/>
+    <w:rsid w:val="435FD458"/>
+    <w:rsid w:val="43AE2BF4"/>
+    <w:rsid w:val="43D82B80"/>
+    <w:rsid w:val="43E2AB42"/>
+    <w:rsid w:val="43FF0E8D"/>
+    <w:rsid w:val="4457AEAF"/>
+    <w:rsid w:val="44632E2C"/>
+    <w:rsid w:val="446CBB8B"/>
+    <w:rsid w:val="44A962DB"/>
+    <w:rsid w:val="44AFC209"/>
+    <w:rsid w:val="45CD36A2"/>
+    <w:rsid w:val="45E3A078"/>
+    <w:rsid w:val="45E90406"/>
+    <w:rsid w:val="45E960DA"/>
+    <w:rsid w:val="463A108B"/>
+    <w:rsid w:val="4649BD9E"/>
+    <w:rsid w:val="464F1BFE"/>
+    <w:rsid w:val="4654C044"/>
+    <w:rsid w:val="4656F58F"/>
+    <w:rsid w:val="46B55B60"/>
+    <w:rsid w:val="46CC6A3B"/>
+    <w:rsid w:val="46F6DECB"/>
+    <w:rsid w:val="4748128C"/>
+    <w:rsid w:val="4796CE7D"/>
+    <w:rsid w:val="47E06BFF"/>
+    <w:rsid w:val="47ED9DA5"/>
+    <w:rsid w:val="4873977C"/>
+    <w:rsid w:val="48D8AB65"/>
+    <w:rsid w:val="48E9ECBB"/>
+    <w:rsid w:val="49103218"/>
+    <w:rsid w:val="4956BA0E"/>
+    <w:rsid w:val="4967FA71"/>
+    <w:rsid w:val="4991C054"/>
+    <w:rsid w:val="4A522CD4"/>
+    <w:rsid w:val="4B1DFF0D"/>
+    <w:rsid w:val="4B3F9B14"/>
+    <w:rsid w:val="4B96C0FF"/>
+    <w:rsid w:val="4BCF4DD1"/>
+    <w:rsid w:val="4BF02DA5"/>
+    <w:rsid w:val="4C06E4F3"/>
+    <w:rsid w:val="4C42D5EE"/>
+    <w:rsid w:val="4C48BE99"/>
+    <w:rsid w:val="4C7C6C87"/>
+    <w:rsid w:val="4C815B94"/>
+    <w:rsid w:val="4C8550BF"/>
+    <w:rsid w:val="4CB2DAB7"/>
+    <w:rsid w:val="4CF2E8B8"/>
+    <w:rsid w:val="4D70883C"/>
+    <w:rsid w:val="4D7C41FA"/>
+    <w:rsid w:val="4DC84AC7"/>
+    <w:rsid w:val="4DDB42AD"/>
+    <w:rsid w:val="4E2ACC61"/>
+    <w:rsid w:val="4E6F6412"/>
+    <w:rsid w:val="4EC8A680"/>
+    <w:rsid w:val="4ECB1D66"/>
+    <w:rsid w:val="4ECC7183"/>
+    <w:rsid w:val="4ED2280E"/>
+    <w:rsid w:val="4F182EC1"/>
+    <w:rsid w:val="4F1D05EB"/>
+    <w:rsid w:val="4F59F665"/>
+    <w:rsid w:val="4FCF34A5"/>
+    <w:rsid w:val="4FD22259"/>
+    <w:rsid w:val="4FE032A7"/>
+    <w:rsid w:val="4FE565CA"/>
+    <w:rsid w:val="505F8956"/>
+    <w:rsid w:val="50AB5CB7"/>
+    <w:rsid w:val="50CA3F57"/>
+    <w:rsid w:val="50E26C9F"/>
+    <w:rsid w:val="511D94FC"/>
+    <w:rsid w:val="512A93C6"/>
+    <w:rsid w:val="512BD502"/>
+    <w:rsid w:val="5165A6B7"/>
+    <w:rsid w:val="51A2F51B"/>
+    <w:rsid w:val="524BBAD9"/>
+    <w:rsid w:val="528707EC"/>
+    <w:rsid w:val="52C0F5BE"/>
+    <w:rsid w:val="52DDC4FF"/>
+    <w:rsid w:val="53033AE8"/>
+    <w:rsid w:val="531BB271"/>
+    <w:rsid w:val="533E61BD"/>
+    <w:rsid w:val="537A25D0"/>
+    <w:rsid w:val="53A13F61"/>
+    <w:rsid w:val="53F02B1B"/>
+    <w:rsid w:val="53F8A7E1"/>
+    <w:rsid w:val="53FA7DF4"/>
+    <w:rsid w:val="540ACA42"/>
+    <w:rsid w:val="5428BEF8"/>
+    <w:rsid w:val="544CA547"/>
+    <w:rsid w:val="546EEEE1"/>
+    <w:rsid w:val="54D1E2FC"/>
+    <w:rsid w:val="54F89F34"/>
+    <w:rsid w:val="54FB5587"/>
+    <w:rsid w:val="55186BD8"/>
+    <w:rsid w:val="5567CC4E"/>
+    <w:rsid w:val="556E1366"/>
+    <w:rsid w:val="55B96622"/>
+    <w:rsid w:val="5633BD6F"/>
+    <w:rsid w:val="567587EA"/>
+    <w:rsid w:val="56829792"/>
+    <w:rsid w:val="56A2DCAE"/>
+    <w:rsid w:val="56AFA5A8"/>
+    <w:rsid w:val="57046EC6"/>
+    <w:rsid w:val="576FB111"/>
+    <w:rsid w:val="5776B387"/>
+    <w:rsid w:val="577D3435"/>
+    <w:rsid w:val="57E89202"/>
+    <w:rsid w:val="58591E90"/>
+    <w:rsid w:val="58B77806"/>
+    <w:rsid w:val="58D6C9CF"/>
+    <w:rsid w:val="58E3CBC2"/>
+    <w:rsid w:val="58E7D7FA"/>
+    <w:rsid w:val="58F3F565"/>
+    <w:rsid w:val="58F9C37B"/>
+    <w:rsid w:val="59704137"/>
+    <w:rsid w:val="59EC100E"/>
+    <w:rsid w:val="5B054EC2"/>
+    <w:rsid w:val="5B1C7D85"/>
+    <w:rsid w:val="5B410F42"/>
+    <w:rsid w:val="5B4FC90B"/>
+    <w:rsid w:val="5B5F5BE2"/>
+    <w:rsid w:val="5BA437AD"/>
+    <w:rsid w:val="5BEA33D1"/>
+    <w:rsid w:val="5C207382"/>
+    <w:rsid w:val="5C6F9B45"/>
+    <w:rsid w:val="5CCEF096"/>
+    <w:rsid w:val="5D38B027"/>
+    <w:rsid w:val="5D4D7D19"/>
+    <w:rsid w:val="5DE19228"/>
+    <w:rsid w:val="5DF45603"/>
+    <w:rsid w:val="5DFA4D0C"/>
+    <w:rsid w:val="5E067935"/>
+    <w:rsid w:val="5E1591B1"/>
+    <w:rsid w:val="5E48B4F5"/>
+    <w:rsid w:val="5E86ABFE"/>
+    <w:rsid w:val="5EA5DC67"/>
+    <w:rsid w:val="5F0C88AB"/>
+    <w:rsid w:val="5F3B4135"/>
+    <w:rsid w:val="5F8DD8D2"/>
+    <w:rsid w:val="5F984F6B"/>
+    <w:rsid w:val="5FB56176"/>
+    <w:rsid w:val="5FFD33D5"/>
+    <w:rsid w:val="604CF7D1"/>
+    <w:rsid w:val="6069CE9E"/>
+    <w:rsid w:val="60A3B0AC"/>
+    <w:rsid w:val="60ADCE6D"/>
+    <w:rsid w:val="60B825F4"/>
+    <w:rsid w:val="60BC0D7A"/>
+    <w:rsid w:val="60DC267C"/>
+    <w:rsid w:val="60EA4EC8"/>
+    <w:rsid w:val="60F92EA1"/>
+    <w:rsid w:val="6162915D"/>
+    <w:rsid w:val="61A04F59"/>
+    <w:rsid w:val="61FE1244"/>
+    <w:rsid w:val="6279C24C"/>
     <w:rsid w:val="627BF62F"/>
+    <w:rsid w:val="62A9C71D"/>
+    <w:rsid w:val="631C0002"/>
+    <w:rsid w:val="631C328C"/>
+    <w:rsid w:val="63283574"/>
+    <w:rsid w:val="636CE253"/>
+    <w:rsid w:val="637A0801"/>
+    <w:rsid w:val="638249A5"/>
+    <w:rsid w:val="639577C6"/>
+    <w:rsid w:val="63995773"/>
+    <w:rsid w:val="639E4153"/>
+    <w:rsid w:val="63C9E1CA"/>
+    <w:rsid w:val="63CF4754"/>
+    <w:rsid w:val="63D5F31F"/>
+    <w:rsid w:val="64123213"/>
+    <w:rsid w:val="64260323"/>
+    <w:rsid w:val="643661F1"/>
+    <w:rsid w:val="6486BFB1"/>
+    <w:rsid w:val="64AA7E65"/>
+    <w:rsid w:val="64B09108"/>
+    <w:rsid w:val="64C9497C"/>
+    <w:rsid w:val="64FDB901"/>
+    <w:rsid w:val="658B02AD"/>
     <w:rsid w:val="65A3A37A"/>
-    <w:rsid w:val="72F54C62"/>
+    <w:rsid w:val="65E4DE5B"/>
+    <w:rsid w:val="6608344F"/>
+    <w:rsid w:val="66861B17"/>
+    <w:rsid w:val="669121E6"/>
+    <w:rsid w:val="669BAFAC"/>
+    <w:rsid w:val="66BC52F4"/>
+    <w:rsid w:val="66CDC3B5"/>
+    <w:rsid w:val="66D28E29"/>
+    <w:rsid w:val="66E2B059"/>
+    <w:rsid w:val="67525346"/>
+    <w:rsid w:val="675EE3B7"/>
+    <w:rsid w:val="67AA5478"/>
+    <w:rsid w:val="67F84CF2"/>
+    <w:rsid w:val="67FB2E57"/>
+    <w:rsid w:val="68C7B465"/>
+    <w:rsid w:val="693B21EF"/>
+    <w:rsid w:val="6956B4F4"/>
+    <w:rsid w:val="697E530C"/>
+    <w:rsid w:val="69B6F7F1"/>
+    <w:rsid w:val="6A6618A5"/>
+    <w:rsid w:val="6A7C3B2D"/>
+    <w:rsid w:val="6AF25CC6"/>
+    <w:rsid w:val="6B6EF8AC"/>
+    <w:rsid w:val="6B8B37E0"/>
+    <w:rsid w:val="6BB8AE59"/>
+    <w:rsid w:val="6C34C4F1"/>
+    <w:rsid w:val="6C3AE565"/>
+    <w:rsid w:val="6C429DBE"/>
+    <w:rsid w:val="6C52E5E7"/>
+    <w:rsid w:val="6CA062A9"/>
+    <w:rsid w:val="6CB9397F"/>
+    <w:rsid w:val="6D4E8235"/>
+    <w:rsid w:val="6D50B87E"/>
+    <w:rsid w:val="6D5C2333"/>
+    <w:rsid w:val="6D8BB632"/>
+    <w:rsid w:val="6DACBD67"/>
+    <w:rsid w:val="6E223530"/>
+    <w:rsid w:val="6E650AE7"/>
+    <w:rsid w:val="6E69AA85"/>
+    <w:rsid w:val="6EC4CF5A"/>
+    <w:rsid w:val="6F49925E"/>
+    <w:rsid w:val="6F51B69A"/>
+    <w:rsid w:val="701CCFF7"/>
+    <w:rsid w:val="7033C76E"/>
+    <w:rsid w:val="7037A098"/>
+    <w:rsid w:val="7040C5A9"/>
+    <w:rsid w:val="7072DAD7"/>
+    <w:rsid w:val="70C13DCE"/>
+    <w:rsid w:val="70C57CB9"/>
+    <w:rsid w:val="713A1A16"/>
+    <w:rsid w:val="7189C63D"/>
+    <w:rsid w:val="71C80829"/>
+    <w:rsid w:val="71E8517B"/>
+    <w:rsid w:val="7239F52E"/>
+    <w:rsid w:val="72B3AF72"/>
+    <w:rsid w:val="73056CD9"/>
+    <w:rsid w:val="73558D24"/>
+    <w:rsid w:val="7377FDD6"/>
+    <w:rsid w:val="73C2ADD0"/>
+    <w:rsid w:val="74108A6B"/>
+    <w:rsid w:val="745885DC"/>
+    <w:rsid w:val="747AEF13"/>
+    <w:rsid w:val="74881C5F"/>
+    <w:rsid w:val="74DA7FBA"/>
+    <w:rsid w:val="7575A05D"/>
+    <w:rsid w:val="75E45DFD"/>
+    <w:rsid w:val="760047C0"/>
+    <w:rsid w:val="76D5CE84"/>
+    <w:rsid w:val="7718F07B"/>
+    <w:rsid w:val="77985463"/>
+    <w:rsid w:val="77C6E697"/>
     <w:rsid w:val="78832F41"/>
-    <w:rsid w:val="7905435D"/>
-    <w:rsid w:val="7C3BB388"/>
+    <w:rsid w:val="79248A8D"/>
+    <w:rsid w:val="7961E16A"/>
+    <w:rsid w:val="799C282B"/>
+    <w:rsid w:val="7A0DAE89"/>
+    <w:rsid w:val="7A44F099"/>
+    <w:rsid w:val="7A4B5BAE"/>
+    <w:rsid w:val="7A97205C"/>
+    <w:rsid w:val="7AA21DB2"/>
+    <w:rsid w:val="7AD9B4C5"/>
+    <w:rsid w:val="7B689878"/>
+    <w:rsid w:val="7BBCE027"/>
+    <w:rsid w:val="7BED76B5"/>
+    <w:rsid w:val="7BFA5ED9"/>
+    <w:rsid w:val="7C1972C0"/>
+    <w:rsid w:val="7C62162A"/>
+    <w:rsid w:val="7C942EB4"/>
+    <w:rsid w:val="7D208091"/>
+    <w:rsid w:val="7D28F92E"/>
+    <w:rsid w:val="7D9DC73F"/>
+    <w:rsid w:val="7DB485E0"/>
+    <w:rsid w:val="7DE7024D"/>
+    <w:rsid w:val="7DE97A0B"/>
+    <w:rsid w:val="7E3D172A"/>
+    <w:rsid w:val="7E4C4606"/>
+    <w:rsid w:val="7EB645CF"/>
+    <w:rsid w:val="7EFE1208"/>
+    <w:rsid w:val="7F3517BF"/>
+    <w:rsid w:val="7F5D6213"/>
+    <w:rsid w:val="7FBB00A6"/>
+    <w:rsid w:val="7FCF2D8C"/>
+    <w:rsid w:val="7FD3A74C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2B262D05"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{A7B9067B-517F-424D-97C3-311C1A524A60}"/>
+  <w14:docId w14:val="63FA892A"/>
+  <w15:docId w15:val="{098F1F98-F043-43AF-AABB-833AB7C61BC0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19314,52 +14723,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -19426,742 +14835,1071 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA433E"/>
+    <w:rsid w:val="00046CA3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="sq-AL" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF6059"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:lang w:val=""/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF6059"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF6059"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF6059"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00244929"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00244929"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00244929"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00244929"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EF6059"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EF6059"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EF6059"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EF6059"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00046CA3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA433E"/>
+    <w:rsid w:val="00046CA3"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:aliases w:val="Footnote Text Char Char,Footnote Text Char Char Char,Footnote Text Char Char Char Char Char Char,Footnote Text Char Char1,Footnote Text Char Char1 Char Char,Footnote Text Char1 Char Char,Fußnote,fn,ft"/>
+    <w:aliases w:val="Footnote Text Char Char Char,Footnote Text Char Char,Fußnote,Footnote Text Char Char1,Footnote Text Char1 Char Char,Footnote Text Char Char1 Char Char,Footnote Text Char Char Char Char Char Char,ft,fn"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA433E"/>
+    <w:rsid w:val="00EF6059"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
-    <w:aliases w:val="Footnote Text Char Char Char1,Footnote Text Char Char Char Char,Footnote Text Char Char Char Char Char Char Char,Footnote Text Char Char1 Char,Footnote Text Char Char1 Char Char Char,Footnote Text Char1 Char Char Char,Fußnote Char"/>
+    <w:aliases w:val="Footnote Text Char Char Char Char,Footnote Text Char Char Char1,Fußnote Char,Footnote Text Char Char1 Char,Footnote Text Char1 Char Char Char,Footnote Text Char Char1 Char Char Char,Footnote Text Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CA433E"/>
+    <w:rsid w:val="00EF6059"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val=""/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="BVI fnr"/>
     <w:link w:val="Char2"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA433E"/>
+    <w:rsid w:val="00EF6059"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
-    <w:name w:val="endnote text"/>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF6059"/>
+    <w:pPr>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF6059"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF6059"/>
+    <w:pPr>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention1" w:customStyle="1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA433E"/>
+    <w:rsid w:val="00EF6059"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-    <w:name w:val="Endnote Text Char"/>
+  <w:style w:type="table" w:styleId="CHECTable2" w:customStyle="1">
+    <w:name w:val="CHEC Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00367FCD"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="8" w:space="0"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00367FCD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CA433E"/>
+    <w:rsid w:val="00367FCD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val=""/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...17 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
     <w:name w:val="List Paragraph Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
-    <w:rsid w:val="00CA433E"/>
+    <w:rsid w:val="0031443B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA433E"/>
+    <w:rsid w:val="00046CA3"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
-[...15 lines deleted...]
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="" w:eastAsia="x-none" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0031443B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="" w:eastAsia="x-none" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0031443B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0031443B"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0031443B"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="spellingerror" w:customStyle="1">
+    <w:name w:val="spellingerror"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0031443B"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="contextualspellingandgrammarerror" w:customStyle="1">
+    <w:name w:val="contextualspellingandgrammarerror"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0031443B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006607D4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006607D4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA433E"/>
+    <w:rsid w:val="001A7938"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA433E"/>
+    <w:rsid w:val="00046CA3"/>
     <w:pPr>
-      <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="sq-AL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CA433E"/>
+    <w:rsid w:val="001A7938"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="sq-AL"/>
-[...30 lines deleted...]
-      <w:lang w:val=""/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA433E"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00046CA3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val=""/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CA433E"/>
+    <w:rsid w:val="001A7938"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Char2" w:customStyle="1">
+    <w:name w:val="Char2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteReference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00046CA3"/>
+    <w:pPr>
+      <w:spacing w:before="80" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A267F0"/>
+    <w:pPr>
+      <w:spacing w:before="140" w:after="80" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A267F0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="sq-AL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00A267F0"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00046CA3"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9186A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val=""/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="UnresolvedMention2" w:customStyle="1">
+    <w:name w:val="Unresolved Mention2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00660123"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...37 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004B7156"/>
+    <w:rsid w:val="00046CA3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val=""/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00060EFA"/>
+    <w:rsid w:val="002B3335"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C3058"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E84A51"/>
+    <w:rsid w:val="0008B57F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="xmsonormal" w:customStyle="1">
+    <w:name w:val="x_msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0008B57F"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:beforeAutospacing="1" w:after="200" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="287441711">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1853639077">
-[...84 lines deleted...]
-        </w:div>
         <w:div w:id="535507185">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="417022923">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1045176320">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1705865829">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1991397333">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1045176320">
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1574004025">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="456417676">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="984160981">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1021013042">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1143275991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1797407662">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
+        <w:div w:id="1853639077">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="717241875">
+    <w:div w:id="1104686002">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1826047042">
+    <w:div w:id="1274289911">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1724134643">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1951889124">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2096630776">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://about:blank/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2024/05/11-Udhezuesi-per-aplikante-Perfshirja-e-qytetareve-ALB-03.pdf" TargetMode="External" Id="R55c65df90bc642c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2026/10/Udhezuesi-per-aplikante-Integrimi-gjinor-ALB.pdf" TargetMode="External" Id="R280b9595fe9a4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2026/10/Guidelines-for-Environmental-Consideration-ALB.pdf" TargetMode="External" Id="R36f43118cecf49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kcsfoundation.org/wp-content/uploads/2026/10/Guidelines-for-HRBA-ALB.pdf" TargetMode="External" Id="Re79433fa0f0c40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.kcsfoundation.org/node/394" TargetMode="External" Id="R2c2400ccf0c54e55" /></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -20393,79 +16131,92 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9c269002-5b88-4b91-944d-0b2fb91db9e6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="713c5f83-8359-461c-8f89-ea687126d96b" xsi:nil="true"/>
     <Llojiidokumentit xmlns="9c269002-5b88-4b91-944d-0b2fb91db9e6" xsi:nil="true"/>
     <Gjuha xmlns="9c269002-5b88-4b91-944d-0b2fb91db9e6" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c269002-5b88-4b91-944d-0b2fb91db9e6" xmlns:ns3="713c5f83-8359-461c-8f89-ea687126d96b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5189072a783e8bb5ecf40cebc76dc925" ns2:_="" ns3:_="">
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFDE117324705146B15E866CB530E08A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a309f87d2a08c79bdb0245cf5112a1e4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c269002-5b88-4b91-944d-0b2fb91db9e6" xmlns:ns3="713c5f83-8359-461c-8f89-ea687126d96b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44d53d3ba709e1367c9f0e380271c363" ns2:_="" ns3:_="">
     <xsd:import namespace="9c269002-5b88-4b91-944d-0b2fb91db9e6"/>
     <xsd:import namespace="713c5f83-8359-461c-8f89-ea687126d96b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Llojiidokumentit" minOccurs="0"/>
                 <xsd:element ref="ns2:Gjuha" minOccurs="0"/>
               </xsd:all>
@@ -20678,115 +16429,115 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB68AB90-1AB4-44BC-998F-C1A2CA42A312}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBC2050B-F0EE-4D92-95D2-6265B223FCA7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D32C302-419C-44A7-B04C-B10A28B2F96B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{247603E2-A7E0-43EC-A465-B8B4FC59F754}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9c269002-5b88-4b91-944d-0b2fb91db9e6"/>
     <ds:schemaRef ds:uri="713c5f83-8359-461c-8f89-ea687126d96b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0C5FB6A-7FB0-47EB-B410-05D60A29BC31}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B22F2AD-928B-4851-858B-FD821C3CB129}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{400CF806-DD6F-44D3-B89B-01EBBFF81550}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FE45810-744F-4388-A3E7-75DD7933B60B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9c269002-5b88-4b91-944d-0b2fb91db9e6"/>
     <ds:schemaRef ds:uri="713c5f83-8359-461c-8f89-ea687126d96b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>KCSF</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:revision></cp:revision>
+  <keywords/>
+  <lastModifiedBy>Trina Binaku</lastModifiedBy>
+  <revision>128</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BFDE117324705146B15E866CB530E08A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>